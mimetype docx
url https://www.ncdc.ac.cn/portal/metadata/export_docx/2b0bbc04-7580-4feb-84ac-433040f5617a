--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1000000 spatial thematic dataset of Qilian Mountains Nature Reserve</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山自然保护区1:100万空间专题数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3642.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1000000 spatial thematic dataset of Qilian Mountains Nature Reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.725</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3642.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.725</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the spatial basic dataset of Qilian Mountain Nature Reserve, divided into Qilian_ Soil_ 100k (soil type) Qilian_ Vegetation Qilian_ Landuse Qilian_ Glacier At a scale of 1:1000000 Qilian_ Glacier attribute fields Field 1: GLACIER (Glacier Code) Data type: Text (16) Field 2: FIFTH_ ID (fifth level watershed code) Data type: Text (10) Field 3: FORTH_ ID (fourth level watershed code) Data type: Text (10) Field 4: THIRD_ ID (tertiary watershed code) Data type: Text (10) Field 4: SECOND_ ID (secondary watershed code) Data type: Text (10) Field 4: FIRST_ ID (primary watershed code) Data type: Text (10) Qilian_ Landuse Field 1: code_ 1 (Land Code) Data type: Double (18) Field 2: Land Type Data type: Text (254) Qilian_ Soil_ 100k (soil) Field 1: Area Data type: Double (14) Field 2: Perimeter Data type: Double (14) Field 3: csoil (primary encoding) Data type: Double (11) Field 4: Csoil (secondary encoding) Data type: Double (11) Field 5: SoilCode Data type: Double (13) Field 6: Profile encoding Data type: Long Integer (9) Field 9: Subclass Name Data type: Text (23) Field 10: Pro_ Name (administrative name) Data type: Length (9) Field 11: Section thickness Data type: Double (10) Field 12: Gravel Data type: Text (7) Field 13: Coarse Sand Data type: Double (9) Field 14: Fine Sand Data type: Double (9) Field 15: Silty sand Data type: Double (9) Field 16: Clay particles Data type: Double (9) Field 17: Organic matter Data type: Double (9) Field 18: PH_ H2O Data type: Double (9) Field 19: PH_ KCL Data type: Double (9) Field 20: Total nitrogen Data type: Double (10) Field 21: Total phosphorus Data type: Double (10) Field 22: Total potassium Data type: Double (10) Qilian_ Vegetation Field 1: Area Data type: Double (14) Field 2: Perimeter Data type: Double (14) Field 3: VEGETATION Data type: Double (11) Field 4: VEGETATI_ one Data type: Double (11) Field 5: VEGE_ ID (vegetation code) Data type: Text (30) Field 6: New encoding Data type: Text (13) Field 7: Vegetation Formation and Data type: Text (131) Field 8: Vegetation type number Data type: Text (13) Field 9: Vegetation Formation and Data type: Short Integer (2) Field 10: Vegetation type Data type: Text (50) Field 11: Vegetation type organization Data type: Text (4) Field 12: Vegetation type group Data type: Text (12) Field 13: Vegetation categories Data type: Text (10) Field 14: VEGETATI_ two Data type: Text (245) Field 15: VEGETATI_ three Data type: Text (108) Field 16: VEGETATI_ four Data type: Text (211) Field 17: VEGETATI_ five Data type: Text (23) </w:t>
+        <w:t xml:space="preserve">本数据为祁连山自然保护区空间基础数据集，分为Qilian_Soil_100k（土壤类型）、 Qilian_Vegetation（植被）、 Qilian_Landuse（土地利用）、 Qilian_Glacier（冰川） 比例尺为1:1000000 Qilian_glacier（冰川）属性字段 字段1:GLACIER(冰川编码) 数据类型：Text（16） 字段2:FIFTH_ID(五级流域编码) 数据类型：Text（10） 字段3:FORTH_ID(四级流域编码) 数据类型：Text（10） 字段4: THIRD_ID(三级流域编码) 数据类型：Text（10） 字段4: SECOND_ID(二级流域编码) 数据类型：Text（10） 字段4: FIRST_ID(一级流域编码) 数据类型：Text（10） Qilian_landuse (土地利用) 字段1:code_1(土地编码) 数据类型：Double（18） 字段2：土地类型 数据类型：Text(254) Qilian_Soil_100k(土壤) 字段1: Area(面积) 数据类型：Double（14） 字段2:Perimeter(周长) 数据类型：Double（14） 字段3: csoil(一级编码) 数据类型：Double（11） 字段4: Csoil(二级编码) 数据类型：Double（11） 字段5: SoilCode (三级编码) 数据类型：Double（13） 字段6: 剖面编码 数据类型：Long Integer（9） 字段9: 亚类名称 数据类型：Text（23） 字段10: Pro_Name(行政名称) 数据类型：Length（9） 字段11: 剖面厚度 数据类型：Double(10) 字段12: 石砾 数据类型：Text（7） 字段13:粗砂 数据类型：Double（9） 字段14:细砂 数据类型：Double（9） 字段15:粉砂 数据类型：Double（9） 字段16:粘粒 数据类型：Double（9） 字段17:有机质 数据类型：Double（9） 字段18:PH_H2O 数据类型：Double（9） 字段19:PH_KCL 数据类型：Double（9） 字段20:全氮 数据类型：Double（10） 字段21:全磷 数据类型：Double（10） 字段22:全钾 数据类型：Double（10） Qilian_Vegetation(植被) 字段1: Area(面积) 数据类型：Double（14） 字段2:Perimeter(周长) 数据类型：Double（14） 字段3: VEGETATION 数据类型：Double（11） 字段4: VEGETATI_1 数据类型：Double（11） 字段5: VEGE_ID(植被编码) 数据类型：Text(30) 字段6: 新编码 数据类型：Text(13) 字段7:植被群系和 数据类型：Text(131) 字段8: 植被型编号 数据类型：Text(13) 字段9:植被群系和 数据类型：Short Integer(2) 字段10:植被型 数据类型：Text(50) 字段11: 植被型组编 数据类型：Text(4) 字段12:植被型组 数据类型：Text(12) 字段13: 植被大类 数据类型：Text(10) 字段14:VEGETATI_2 数据类型：Text(245) 字段15: VEGETATI_3 数据类型：Text(108) 字段16: VEGETATI_4 数据类型：Text(211) 字段17: VEGETATI_5 数据类型：Text(23)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qilian Mountain Protection Bureau: Special Map of Qilian Mountain Nature Reserve Remote sensing data: TM/ETM, ASTER Gansu Publishing House: Records of Qilian Mountain National Nature Reserve in Gansu Province</w:t>
+        <w:t xml:space="preserve">祁连山保护局：祁连山自然保护区专题图 遥感数据：TM/ETM,ASTER 甘肃出版社：甘肃祁连山国家级自然保护区志</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use remote sensing software such as GIS and ENVI to accurately correct the required images, and then digitize them to extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scan the thematic map, after precise correction, the data quality is good </w:t>
+        <w:t xml:space="preserve">扫描专题图，经过精校正，数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain Nature Reserve </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil type, land use, Qilian Mountains, glacier, vegetation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤类型, 土地利用, 祁连山, 冰川, 植被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains,  Qilian Mountain Nature Reserve </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山,  祁连山自然保护区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. 1:1000000 spatial thematic dataset of Qilian Mountains Nature Reserve. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.725.</w:t>
+        <w:t xml:space="preserve">吴立宗. 祁连山自然保护区1:100万空间专题数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.725.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>