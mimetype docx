--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">半自动磁共振成像模拟器验收调试图像质量定量分析</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Quantitative analysis of image quality for acceptance and commissioning of an MRI simulator with a semiautomatic method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quantitative analysis of image quality for acceptance and commissioning of an MRI simulator with a semiautomatic method</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db2904.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db2904.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB2904.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该文章建立了一套半自动磁共振成像验收调试的方法，可以对半自动磁共振成像的验收调制图像质量进行定量的分析，可作为成像模拟器性能的评判和参考标准，保证了MRI模拟定位系统投入临床使用的定位精度和图像质量，有利于提高治疗的精准度和疗效。</w:t>
+        <w:t xml:space="preserve">This paper establishes a set of semi-automatic MRI acceptance debugging method, which can quantitatively analyze the acceptance modulation image quality of semi-automatic MRI, and can be used as the evaluation and reference standard of imaging simulator performance, which ensures the positioning accuracy and image quality of MRI simulation positioning system in clinical use, and is conducive to improving the accuracy and curative effect of treatment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">磁共振成像(MRI)模拟在目的、技术要求和实施方面不同于诊断MRI。我们建议半自动用于扫描仪、射频(RF)线圈和MRI模拟器的脉冲序列的图像接收和调试方法。ACR MRI认证大体模用于具有七个参数的图像质量分析。采用带有分裂头线圈的标准ACR序列来检查扫描仪的基本性能。模拟射频线圈的性能被测量和使用标准序列与不同的临床诊断线圈进行比较。我们使用带有模拟线圈的模拟序列来测试图像质量和扫描仪的先进性能。制定了代码和程序半自动图像质量分析。当使用标准ACR序列时 分体式线圈，图像质量通过所有ACR推荐标准。与模拟射频线圈相比，模拟射频线圈的图像强度均匀性降低了约34%。八通道诊断头线圈，而其他六个图像质量参数是可以接受的。这两个图像质量参数可以提高到更多 通过内置强度校准方法超过85%。在模拟序列测试中，对比度分辨率对FOV和矩阵设置敏感。几何的模拟序列失真，例如T1加权和T2加权图像 等中心控制良好，偏离中心10cm的范围为1%（2毫米）。我们开发了一种半自动图像质量分析方法，用于图像的定量评估和MRI模拟器的调试。已经建立了模拟射频线圈和脉冲序列的基线性能常规QA。</w:t>
+        <w:t xml:space="preserve">Magnetic resonance imaging (MRI) simulation is different from diagnostic MRI in purpose, technical requirements and implementation. We propose a semi-automatic image receiving and debugging method for pulse sequences of scanners, RF coils and MRI simulators. ACR MRI certification model was used for image quality analysis with seven parameters. Standard ACR sequences with split head coils were used to check the basic performance of the scanner. The performance of analog RF coils was measured and compared with different clinical diagnostic coils using standard sequences. We use the simulated sequence with analog coils to test the image quality and the advanced performance of the scanner. The code and program are developed for semi-automatic image quality analysis. When using standard ACR sequences Split coil, image quality through all ACR recommendations. Compared with the analog RF coil, the image intensity uniformity of the analog RF coil is reduced by about 34%. The other six image quality parameters are acceptable. These two image quality parameters can be improved to more Through the built-in strength calibration method more than 85%. In the simulation sequence test, the contrast resolution is sensitive to FOV and matrix settings. Geometric distortion of simulated sequences, such as T1 weighted and T2 weighted images The isocenter was well controlled, and the range 10 cm away from the center was 1% (2 mm). We developed a semi-automatic image quality analysis method for quantitative image evaluation and debugging of MRI simulator. The baseline performance routine QA of analog RF coil and pulse train has been established. C í g ò ngzh è n ch é ngxi à ng (M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用带有分裂头线圈的标准ACR序列来检查扫描仪的基本性能。模拟射频线圈的性能被测量和使用标准序列与不同的临床诊断线圈进行比较。使用带有模拟线圈的模拟序列来测试图像质量和扫描仪的先进性能。制定了代码和程序半自动图像质量分析。当使用标准ACR序列时分体式线圈，图像质量通过所有ACR推荐标准。</w:t>
+        <w:t xml:space="preserve">Standard ACR sequences with split head coils were used to check the basic performance of the scanner. The performance of analog RF coils was measured and compared with different clinical diagnostic coils using standard sequences. The simulated sequence with simulated coil is used to test the image quality and the advanced performance of the scanner. The code and program are developed for semi-automatic image quality analysis. When standard ACR sequences are used, the image quality passes all ACR recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好。</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">740.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:740.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">半自动, 磁共振成像, 图像质量</w:t>
+        <w:t xml:space="preserve">Theme:Semi automatic, MRI, image quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 半自动磁共振成像模拟器验收调试图像质量定量分析. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB2904.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Quantitative analysis of image quality for acceptance and commissioning of an MRI simulator with a semiautomatic method. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB2904.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>