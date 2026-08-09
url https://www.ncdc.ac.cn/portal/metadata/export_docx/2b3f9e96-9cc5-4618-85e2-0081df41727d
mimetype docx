--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annual material balance dataset of Kunlunshan coal mine glacier from 2012-2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012-2017年昆仑山煤矿冰川年物质平衡数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0069.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Annual material balance dataset of Kunlunshan coal mine glacier from 2012-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.137</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0069.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.137</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is aimed at Kunlun Mountain coal mine glacier, including balance year and material balance. The dataset contains six records. The observation method of flower stalk was used. At the end of each year's glacier melting, the exposed height of flower stalks at different positions was measured with tape. Combined with the snow pit profile, the amount of glacier melting and accumulation was calculated, and the net material balance in each balance year was obtained, which was expressed in millimeter water equivalent (mm W.E.). During the observation period, some of the flower stalks were toppled or covered by snow, so the effective data could not be obtained, which had a certain impact on the calculation results of the material balance year. Protocol sharing is adopted. The data set contains two fields: balance year (unit: year) and material balance quantity (unit: millimeter water equivalent (mm W.E.)). The data set is mainly the measured data of the year from October 2012 to October 2017. </w:t>
+        <w:t xml:space="preserve">本数据集针对昆仑山煤矿冰川，数据集包括平衡年、物质平衡。数据集包含6条记录。利用花杆观测法。在每年冰川消融末期，用卷尺测量不同位置的花杆在观测时的出露高度值，结合雪坑剖面，计算冰川消融量和积累量，得出每个平衡年物质净平衡，其单位为毫米水当量（mm w.e.）。在观测期间，有部分花杆倾倒或被雪覆盖，无法获取有效数据，对该物质平衡年的计算结果有一定影响。采用协议共享。数据集包含平衡年（单位：年）、物质平衡量（单位：毫米水当量（mm w.e.））2个字段。数据集主要为当年实测资料，时间为2012年10月-2017年10月。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self generated.</w:t>
+        <w:t xml:space="preserve">自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation method of flower stalk was used. At the end of each year's glacier melting, the exposed height of flower stalks at different positions was measured with tape. Combined with the snow pit profile, the amount of glacier melting and accumulation was calculated, and the net material balance in each balance year was obtained, which was expressed in millimeter water equivalent (mm W.E.). During the observation period, some of the flower stalks were toppled or covered by snow, so the effective data could not be obtained, which had a certain impact on the calculation results of the material balance year. The measurement and calculation process should be standardized and strictly reviewed.</w:t>
+        <w:t xml:space="preserve">利用花杆观测法。在每年冰川消融末期，用卷尺测量不同位置的花杆在观测时的出露高度值，结合雪坑剖面，计算冰川消融量和积累量，得出每个平衡年物质净平衡，其单位为毫米水当量（mm w.e.）。在观测期间，有部分花杆倾倒或被雪覆盖，无法获取有效数据，对该物质平衡年的计算结果有一定影响。测量和计算过程规范化和标准化，并严格复核。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The flower rod observation method was used. 16 flower stalks were arranged between the altitude of 3810-5150. At the end of the glacier melting, the exposed height of the flower stalks at different positions, as well as the height of the measuring rod, the additional ice thickness, the snow profile and the depth of the polluted layer, were measured with a tape measure. </w:t>
+        <w:t xml:space="preserve">采用花杆观测法。在煤矿冰川海拔3810-5150之间布设花杆16支。在冰川消融末期，用卷尺测量不同位置的花杆在观测时的出露高度值，以及测杆的高度、附加冰厚度、积雪剖面和污化层深度等，先计算每支花杆处消融量积累量，再用等高线法求出整条冰川的消融积累量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/10/01-2017/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/10/01-2017/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kunlun Mountain coal mine glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昆仑山煤矿冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:32.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Material balance, Kunlun Mountain coal mine, glacier</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">物质平衡, 昆仑山煤矿冰川, 花杆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kunlun Mountain coal mine glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昆仑山煤矿冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li zhen,  Chen anan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李真,  陈安安 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li zhen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李真</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li zhen, Chen anan. Annual material balance dataset of Kunlunshan coal mine glacier from 2012-2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.137.</w:t>
+        <w:t xml:space="preserve">李真,陈安安. 2012-2017年昆仑山煤矿冰川年物质平衡数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.137.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>