--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -61,50 +61,90 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vegetation cover data set of national key prevention area of Tarim River in 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2630.2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>