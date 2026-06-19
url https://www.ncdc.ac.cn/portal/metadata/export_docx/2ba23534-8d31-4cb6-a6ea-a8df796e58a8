--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">云南东川蒋家沟2003-2024年泥石流浆体流变参数</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6720.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6720.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DDFORS.DB6720.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括2003-2024年蒋家沟泥石流浆体流变参数。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  泥石流浆体的泥沙粒径小于1.2mm，数据由德国RS600旋转流变仪分析得到，详见数据说明文档。</w:t>
+        <w:t xml:space="preserve"> The yield stress and viscosity of the debris-flow slurry (particles smaller than 1.2 mm) were obtained using a Thermo Haake RS600 Rheometer, which employs a concentric cylinder system. This system features an outer cylinder diameter of 43.4 mm and an inner cylinder diameter of 31.44 mm. The debris-flow slurry sample, containing particles smaller than 1.2 mm, had a volume of 50.5 ml. Measurements were conducted using a Z31 rotor, which is 15.72 mm in diameter and 55 mm in height.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始观测数据，未进行加工。</w:t>
+        <w:t xml:space="preserve"> Raw observational data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工校核，数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云南省昆明市东川区蒋家沟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jiangjia Ravine, Dongchuan District, Yunnan Province, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1042.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1042.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3269.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">312.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:312.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx,*.docx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泥石流, 剪切应力, 粘度</w:t>
+        <w:t xml:space="preserve">Theme:Debris flow, shear stress, viscosity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东川,  蒋家沟 </w:t>
+        <w:t xml:space="preserve">Place:Dongchuan,  Jiangjia Ravine </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,812 +1226,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋东日,  钟卫,  黎晓宇,  魏丽 </w:t>
+        <w:t xml:space="preserve">contributors:SONG Dongri,  ZHONG Wei,  LI Xiaoyu,  WEI Li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">魏丽  </w:t>
+        <w:t xml:space="preserve">author:WEI Li </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SONG Dongri , WEI Li </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋东日,钟卫,黎晓宇,魏丽. 云南东川蒋家沟2003-2024年泥石流浆体流变参数. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6720.2025.</w:t>
+        <w:t xml:space="preserve">SONG Dongri, ZHONG Wei, LI Xiaoyu, WEI Li.  Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6720.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from  1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17, (12): 7331-7358. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7331-2025.</w:t>
       </w:r>