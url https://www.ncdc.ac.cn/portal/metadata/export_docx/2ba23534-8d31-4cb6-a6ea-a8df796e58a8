--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">云南东川蒋家沟2003-2024年泥石流浆体流变参数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6720.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.DDFORS.DB6720.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6720.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DDFORS.DB6720.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包括2003-2024年蒋家沟泥石流浆体流变参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The yield stress and viscosity of the debris-flow slurry (particles smaller than 1.2 mm) were obtained using a Thermo Haake RS600 Rheometer, which employs a concentric cylinder system. This system features an outer cylinder diameter of 43.4 mm and an inner cylinder diameter of 31.44 mm. The debris-flow slurry sample, containing particles smaller than 1.2 mm, had a volume of 50.5 ml. Measurements were conducted using a Z31 rotor, which is 15.72 mm in diameter and 55 mm in height.</w:t>
+        <w:t xml:space="preserve">  泥石流浆体的泥沙粒径小于1.2mm，数据由德国RS600旋转流变仪分析得到，详见数据说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Raw observational data, unprocessed.</w:t>
+        <w:t xml:space="preserve">  原始观测数据，未进行加工。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is reliable. </w:t>
+        <w:t xml:space="preserve">  人工校核，数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jiangjia Ravine, Dongchuan District, Yunnan Province, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省昆明市东川区蒋家沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1042.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1042.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3269.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:312.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">312.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx,*.docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Debris flow, shear stress, viscosity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泥石流, 剪切应力, 粘度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dongchuan,  Jiangjia Ravine </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东川,  蒋家沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,587 +1487,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SONG Dongri,  ZHONG Wei,  LI Xiaoyu,  WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日,  钟卫,  黎晓宇,  魏丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">魏丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SONG Dongri , WEI Li </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日, 魏丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SONG Dongri, ZHONG Wei, LI Xiaoyu, WEI Li.  Rheological data of debris-flow slurry at Jiangjia Ravine, Yunnan, China, from 2003 to 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6720.2025.</w:t>
+        <w:t xml:space="preserve">宋东日,钟卫,黎晓宇,魏丽. 云南东川蒋家沟2003-2024年泥石流浆体流变参数. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6720.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from  1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17, (12): 7331-7358. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7331-2025.</w:t>
+        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from 1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17(12): 7331-7358. DOI: 10.5194/essd-17-7331-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>