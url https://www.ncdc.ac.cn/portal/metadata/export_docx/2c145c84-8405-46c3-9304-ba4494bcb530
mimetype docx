--- v0 (2026-05-11)
+++ v1 (2026-08-10)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013年乔戈里峰地区数字高程模型数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013 Digital Elevation Model Dataset for the Chogori Peak Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013 Digital Elevation Model Dataset for the Chogori Peak Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0054.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0054.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对乔戈里峰地区，包括乔戈里峰地区冰川及周边区域，利用遥感影像获取的2013年该地区数字高程模型。数据集包含1个波段，主要通过使用搭载合成孔径雷达传感器的平台，同时观测或两次平行的观测，获取地面同一地物目标的复数数据。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠获取的冰川区数字高程模型。只针对2013年当年冰川表面高程，故不进行补充和完善，采用完全开放共享。数据集包含DEM2013，共1个波段。数据集文件名及波段名称对应如下：数据集文件名：2013年乔戈里峰地区数字高程模型数据集，DEM2013——2013年该地区数字高程模型，单位：米(m)。</w:t>
+        <w:t xml:space="preserve">This data set is aimed at the qiaogori peak area, including the glacier and surrounding areas in the chogori peak area, and the digital elevation model of the area in 2013 obtained by using remote sensing images. The data set contains one band, and the complex data of the same ground object can be obtained by using the platform equipped with synthetic aperture radar sensor at the same time or two parallel observations. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the digital elevation model of glacier area is obtained by unwrapping the phase information of complex interferogram. Only for the glacier surface elevation in 2013, so it will not be supplemented and improved, and fully open sharing is adopted. The data set contains dem2013, a total of 1 band. Data set file name and band name are as follows: data set file name: 2013 qiaogori peak area digital elevation model data set, dem2013-2013 digital elevation model of this area, unit: meter (m). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为TerraSAR-X/TanDEM-X微波遥感数据。</w:t>
+        <w:t xml:space="preserve">This data set is mainly interpreted data, and the main data source is TerraSAR-X / TanDEM-X microwave remote sensing data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过使用搭载合成孔径雷达传感器的平台，同时观测或两次平行的观测，获取地面同一地物目标的复数数据。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠获取的冰川区数字高程模型。</w:t>
+        <w:t xml:space="preserve">The complex data of the same object on the ground can be obtained by using the platform equipped with synthetic aperture radar (SAR) sensor and observing at the same time or twice in parallel. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the digital elevation model of glacier area is obtained by unwrapping the phase information of complex interferogram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过使用搭载TerraSAR-X和TanDEM-X传感器的平台，同时观测，获取地面同一地物目标的复数数据（包括振幅和相位信息），组成干涉对。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠，从而得到地面高程信息。其垂直方向的绝对精度优于10 m，相对精度在局部坡度角&gt;20%时达到4 m，&lt;20%时精度达到2 m。</w:t>
+        <w:t xml:space="preserve">By using the platform equipped with TerraSAR-X and TanDEM-X sensors, the complex data (including amplitude and phase information) of the same ground object are obtained at the same time to form an interference pair. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the phase information in complex interferogram is unwrapped to obtain the ground elevation information. The absolute accuracy in the vertical direction is better than 10 m, and the relative accuracy is 4 m at &amp; gt; 20% and 2 m at &amp; lt; 20%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/02/01-2013/02/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/02/01-2013/02/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔戈里峰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:chogori peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">567.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:567.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM, 乔戈里峰, 雷达干涉</w:t>
+        <w:t xml:space="preserve">Theme:DEM, chogori peak, radar interference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乔戈里峰 </w:t>
+        <w:t xml:space="preserve">Place:chogori peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 77.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  蒋宗立 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Jiang zongli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,蒋宗立. 2013年乔戈里峰地区数字高程模型数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.99.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Jiang zongli. 2013 Digital Elevation Model Dataset for the Chogori Peak Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.99.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>