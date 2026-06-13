--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2015年1月1日至12月31日期间水文气象观测网中热扩散液流计数据，研究区位于黑河下游内蒙古自治区阿拉善盟额济纳旗胡杨林。根据胡杨林的不同高度及胸径，选取样树安装热扩散液流计 (Thermal Dissipation sap flow velocity Probe, TDP)，采用国产TDP插针式热扩散植物液流计，型号为TDP30。在混合林站及胡杨站附近分别设置样地TDP1点和TDP2点。样树高度从高到低依次为TDP2（16.4米、18.3米、16.9米）、TDP1（12.5，米、13米、14米），胸径从大到小依次为TDP1（48厘米、41.6厘米、46.6厘米）、TDP2（33.8厘米、38.5厘米、42.3厘米），密度分别为TDP1（0.0158棵/平方米）、TDP2（0.0116棵/平方米），以此代表整个区域进行胡杨蒸腾量的测量。每棵样树安装两组探针，高度为1.3米，方位分别为样树正东和正西方向。   TDP的原始观测数据为探针之间的温度差，采集频率为10s采集一次，平均为10分钟输出。发布的数据为经过计算和处理之后的树干液流数据，包括每10分钟的液流速率V（cm/h）、液流通量Fs（cm3/h）和每天的蒸腾量Q（mm/d）。首先根据探针之间的温度差计算液流速率和液流通量，然后根据观测点的胡杨林面积和树木间距，计算得到林带单位面积的蒸腾量Q。同时对计算之后的速率和通量值进行后处理：（1）剔除明显超出物理意义或超出仪器量程的数据；（2）缺失的数据用-6999标记；（3）因探针故障等原因引起的可疑数据用红色字体标识，并剔除确认有问题的数据。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Qiao et al. (2015)。。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/08-2016/01/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/08-2016/01/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Downstream Natural Oasis Experimental Zone, Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下游天然绿洲试验区, 黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:evapotranspiration, vegetation, Thermal diffusive flowmeter</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散发, 植被, 热扩散液流计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Downstream natural oasis experimental area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下游天然绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,662 +1273,937 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  CHE Tao ,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  CHE Tao  </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Li Xin, CHE Tao , Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">