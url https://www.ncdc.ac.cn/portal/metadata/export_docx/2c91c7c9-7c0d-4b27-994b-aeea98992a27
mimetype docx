--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -2,894 +2,798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2015年1月1日至12月31日期间水文气象观测网中热扩散液流计数据，研究区位于黑河下游内蒙古自治区阿拉善盟额济纳旗胡杨林。根据胡杨林的不同高度及胸径，选取样树安装热扩散液流计 (Thermal Dissipation sap flow velocity Probe, TDP)，采用国产TDP插针式热扩散植物液流计，型号为TDP30。在混合林站及胡杨站附近分别设置样地TDP1点和TDP2点。样树高度从高到低依次为TDP2（16.4米、18.3米、16.9米）、TDP1（12.5，米、13米、14米），胸径从大到小依次为TDP1（48厘米、41.6厘米、46.6厘米）、TDP2（33.8厘米、38.5厘米、42.3厘米），密度分别为TDP1（0.0158棵/平方米）、TDP2（0.0116棵/平方米），以此代表整个区域进行胡杨蒸腾量的测量。每棵样树安装两组探针，高度为1.3米，方位分别为样树正东和正西方向。   TDP的原始观测数据为探针之间的温度差，采集频率为10s采集一次，平均为10分钟输出。发布的数据为经过计算和处理之后的树干液流数据，包括每10分钟的液流速率V（cm/h）、液流通量Fs（cm3/h）和每天的蒸腾量Q（mm/d）。首先根据探针之间的温度差计算液流速率和液流通量，然后根据观测点的胡杨林面积和树木间距，计算得到林带单位面积的蒸腾量Q。同时对计算之后的速率和通量值进行后处理：（1）剔除明显超出物理意义或超出仪器量程的数据；（2）缺失的数据用-6999标记；（3）因探针故障等原因引起的可疑数据用红色字体标识，并剔除确认有问题的数据。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Qiao et al. (2015)。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/08-2016/01/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/08-2016/01/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">下游天然绿洲试验区, 黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Downstream Natural Oasis Experimental Zone, Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸散发, 植被, 热扩散液流计</w:t>
+        <w:t xml:space="preserve">Theme:evapotranspiration, vegetation, Thermal diffusive flowmeter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">下游天然绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Downstream natural oasis experimental area,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +827,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +898,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1096,69 +964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1185,69 +1035,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1273,981 +1105,706 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41531174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>