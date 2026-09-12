--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2015年1月1日至12月31日期间水文气象观测网中热扩散液流计数据，研究区位于黑河下游内蒙古自治区阿拉善盟额济纳旗胡杨林。根据胡杨林的不同高度及胸径，选取样树安装热扩散液流计 (Thermal Dissipation sap flow velocity Probe, TDP)，采用国产TDP插针式热扩散植物液流计，型号为TDP30。在混合林站及胡杨站附近分别设置样地TDP1点和TDP2点。样树高度从高到低依次为TDP2（16.4米、18.3米、16.9米）、TDP1（12.5，米、13米、14米），胸径从大到小依次为TDP1（48厘米、41.6厘米、46.6厘米）、TDP2（33.8厘米、38.5厘米、42.3厘米），密度分别为TDP1（0.0158棵/平方米）、TDP2（0.0116棵/平方米），以此代表整个区域进行胡杨蒸腾量的测量。每棵样树安装两组探针，高度为1.3米，方位分别为样树正东和正西方向。   TDP的原始观测数据为探针之间的温度差，采集频率为10s采集一次，平均为10分钟输出。发布的数据为经过计算和处理之后的树干液流数据，包括每10分钟的液流速率V（cm/h）、液流通量Fs（cm3/h）和每天的蒸腾量Q（mm/d）。首先根据探针之间的温度差计算液流速率和液流通量，然后根据观测点的胡杨林面积和树木间距，计算得到林带单位面积的蒸腾量Q。同时对计算之后的速率和通量值进行后处理：（1）剔除明显超出物理意义或超出仪器量程的数据；（2）缺失的数据用-6999标记；（3）因探针故障等原因引起的可疑数据用红色字体标识，并剔除确认有问题的数据。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Qiao et al. (2015)。。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/08-2016/01/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/08-2016/01/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Downstream Natural Oasis Experimental Zone, Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下游天然绿洲试验区, 黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:evapotranspiration, vegetation, Thermal diffusive flowmeter</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散发, 植被, 热扩散液流计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Downstream natural oasis experimental area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下游天然绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,708 +1273,981 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (thermal dissipation sap flow velocity probe, 2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（热扩散液流计-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>