--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff data set of Nanxiaohegou watershed in Loess Plateau Gully Region, 1981-1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1981-1990年黄土高塬沟壑区南小河沟流域径流场数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0032.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff data set of Nanxiaohegou watershed in Loess Plateau Gully Region, 1981-1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.64</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0032.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff and flow field data of Nanxiaohegou watershed from 1981 to 1990. Its main purpose is to reduce water and sediment benefits of soil and water conservation and the influence of terrain factors on Soil and water loss on slope. The area of runoff field is 30.5-1640 m2, and the observation elements include runoff, sediment, soil moisture, coverage and rainfall. The runoff and sediment are observed manually in the runoff bucket (pool). The soil moisture content was measured by manual sampling and drying method. The coverage was measured manually and visually. </w:t>
+        <w:t xml:space="preserve">本数据集为1981-1990年南小河沟流域径流场数据，对农地、林地、人工牧草与标准小区进行对比观测。其主要目的是水土保持减水减沙效益和地形因子对坡面水土流失的影响。径流场面积为30.5-1640㎡，观测要素有径流、泥沙、土壤含水量、被覆度、降雨量。径流、泥沙采用径流桶（池）人工观测。土壤含水率采用人工取土烘干法观测。被覆度采用人工目测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual timing observation, instrument timing observation</w:t>
+        <w:t xml:space="preserve">人工定时观测，仪器定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) Runoff observation 1) Runoff pool: directly measure water after the end of runoff generation, and calculate the total runoff according to the water level volume curve. 2) Diversion bucket: the total amount of runoff can be calculated by the water distribution coefficient and the amount of water diversion. Total runoff (M3) = primary diversion bucket (M3) + secondary diversion bucket (M3) × number of primary diversion holes + +Runoff of n-stage diverter barrel (M3) × number of primary diversion holes × number of secondary diversion holes × Number of n-stage shunt holes (2) Sediment Observation 1) Runoff pool: observe immediately after the end of precipitation and runoff. The sludge and water in the collecting channel are swept into the runoff tank (bucket) and stirred evenly. Two to three columnar water samples (1000-3000ml in total) are taken, and 500ml water sample after mixing is taken as the standard sample. The sand content was determined by displacement method (Pycnometer method). 2) Diverter bucket: take samples separately, and the calculation is as follows: Total sediment (kg) = runoff of primary diversion bucket (M3) × sediment concentration (g / L) + runoff of secondary diversion bucket (M3) × sediment concentration (g / L) × number of primary diversion holes + +Runoff of n-stage diversion bucket (M3) × sediment concentration (g / L) × number of primary diversion holes × number of secondary diversion holes × Number of n-stage shunt holes</w:t>
+        <w:t xml:space="preserve">（1）径流观测 1）径流池：产流结束后直接量水，根据水位—容积曲线推求径流总量。 2）分流桶：用分水系数和分水量推求径流总量。 总径流量（ m³）=一级分流桶径流量（ m³）+二级分流桶径流量（ m³）×一级分流孔数+……+n级分流桶径流量（ m³）×一级分流孔数×二级分流孔数×……×n级分流孔数 （2）泥沙观测 1）径流池：降水结束、径流终止后立即观测。将集流槽中泥、水扫入径流池（桶）中搅拌均匀，取柱状水样2～3个（总量在1000～3000ml），以混合后的500ml水样作为标准样。含沙量采用置换法（比重瓶法）测定。 2）分流桶：分别取样，计算如下： 泥沙总量（kg）=一级分流桶径流量（ m³）×含沙量（g/l）+二级分流桶径流量（ m³）×含沙量（g/l）×一级分流孔数+……+n级分流桶径流量（ m³）×含沙量（g/l）×一级分流孔数×二级分流孔数×……×n级分流孔数</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanxiaohegou watershed, houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:794.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">794.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation excursion, Precipitation excerpt, Precipitation excursion, Maximum precipitation, Daily evaporation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 降水摘录, 时段降水量, 最大降水量, 日蒸发量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Nanxiaohegou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Runoff data set of Nanxiaohegou watershed in Loess Plateau Gully Region, 1981-1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.64.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 1981-1990年黄土高塬沟壑区南小河沟流域径流场数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.64.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>