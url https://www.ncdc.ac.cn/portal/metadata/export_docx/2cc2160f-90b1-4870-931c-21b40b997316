--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (4): 1291-1306. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15(4): 1291-1306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>