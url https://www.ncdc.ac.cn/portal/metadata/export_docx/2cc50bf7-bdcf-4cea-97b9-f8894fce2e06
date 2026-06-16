--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on the Distribution of Scenic Spots at Various Levels within the Yellow River Basin from 2015-2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域内各级风景名胜区分布数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1958.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on the Distribution of Scenic Spots at Various Levels within the Yellow River Basin from 2015-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1958.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1958.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1958.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains a list of scenic spots at various levels in the Yellow River Basin area, as well as related information such as the level of the scenic spots. "1. Dataset Name: Data on the Distribution of Scenic Spots at Various Levels within the Yellow River Basin.xlsx 2. Attribute Descriptions: (1) Serial Number: The serial number of the list (2) Province: Provincial areas through which the Yellow River flows (3) City: Municipal areas through which the Yellow River flows (4) Region: County/district areas through which the Yellow River flows (5) Name of the Scenic Spot（6）Level: The corresponding level of the scenic spot The regions of the Yellow River Basin included in this dataset are: Inner Mongolia Autonomous Region (Baotou City), Sichuan Province (Aba Qiang Autonomous Prefecture), Ningxia Hui Autonomous Region (Yinchuan City, Shizuishan City, Wuzhong City), Shandong Province (Jinan City, Jining City, Liaocheng City, Dongying City), Shanxi Province (Linfen City, Yuncheng City, Luliang City, Taiyuan City, Xinzhou City), Henan Province (Luoyang City, Jiyuan City, Sanmenxia City, Jiaozuo City, Zhengzhou City, Puyang City), Gansu Province (Linxia Hui Autonomous Prefecture, Lanzhou City), Shaanxi Province (Weinan City, Yan'an City, Yulin City), Qinghai Province (Haidong City). As of 2019, there were a total of 142 scenic spots at various levels within the Yellow River Basin. </w:t>
+        <w:t xml:space="preserve">  本数据集收录了黄河流域地区各级风景名胜区名录及风景区级别等相关资料。1.数据集命名：黄河流域内各级风景名胜区分布数据.xlsx   2.属性说明：（1）序号：名单序号（2）省：黄河流域流经省级地区（3）市：黄河流域流经市级地区（4）地区：黄河流域流经区县级地区（5）风景名胜区名称（6）级别：风景名胜区对应级别   本数据集中黄河流域的地区有：内蒙古自治区（包头市），四川省（阿坝羌族自治州），宁夏回族自治区（银川市、石嘴山市、吴忠市），山东省（济南市、济宁市、聊城市、东营市），山西省(临汾市、运城市、吕梁市、太原市、忻州市)，河南省（洛阳市、济源市、三门峡市、焦作市、郑州市、濮阳市），甘肃省（临夏回族自治州、兰州市），陕西省（渭南市、延安市、榆林市），青海省（海东市）    截止2019年，黄河流域内各级风景名胜区共计142个。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  "The data sources of this data set mainly include the yearbook data of the Yellow River Basin from 2015 to 2019 and the relevant directory of national scenic spots issued by the State Council   1. There are 103 statistical yearbooks in total.   2. List of national scenic spots issued by the State Council   The fourth batch: http://www.gov.cn/gongbao/content/2002/content_61539.htm   Fifth batch: http://www.gov.cn/zhengce/content/2008-03/28/content_4053.htm   Sixth Batch: http://www.gov.cn/zhengce/content/2008-03/28/content_4044.htm   Seventh Batch: http://www.gov.cn/zwgk/2009-12/31/content_1500668.htm   Eighth batch: http://www.gov.cn/zwgk/2012-11/05/content_2257742.htm   Ninth batch: http://www.gov.cn/zhengce/content/2017-03/29/content_5181770.htm</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要有黄河流域地区2015～2019年年鉴资料及国务院颁布的国家级风景名胜区相关名录   1.统计年鉴共计103个。   2、国务院颁布的国家级风景名胜区名单   第四批：http://www.gov.cn/gongbao/content/2002/content_61539.htm   第五批：http://www.gov.cn/zhengce/content/2008-03/28/content_4053.htm   第六批：http://www.gov.cn/zhengce/content/2008-03/28/content_4044.htm   第七批：http://www.gov.cn/zwgk/2009-12/31/content_1500668.htm   第八批：http://www.gov.cn/zwgk/2012-11/05/content_2257742.htm   第九批：http://www.gov.cn/zhengce/content/2017-03/29/content_5181770.htm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data was collected from the statistical yearbooks of various regions and compiled into a tabular form.</w:t>
+        <w:t xml:space="preserve">  由各地区的统计年鉴查询，将数据据整理成表格形式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and aggregation, strict measures for data quality control were implemented, ensuring a robust procedure for data generation and utilization. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yellow River Basin, name of scenic spots, level of scenic spots</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域, 风景名胜区名称, 风景名胜级别</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia Autonomous Region,  Sichuan Province,  Ningxia Hui Autonomous Region,  Shandong Province,  Shanxi Province,  Henan Province,  Gansu Province,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,  四川省,  宁夏回族自治区,  山东省,  山西省,  河南省,  甘肃省,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1419,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on the Distribution of Scenic Spots at Various Levels within the Yellow River Basin from 2015-2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1958.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域内各级风景名胜区分布数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1958.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>