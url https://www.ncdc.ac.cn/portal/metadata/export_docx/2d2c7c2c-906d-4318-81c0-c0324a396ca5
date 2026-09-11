--- v0 (2026-06-12)
+++ v1 (2026-09-11)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu G, Liu Y, Shi P, Jia W, Zhou J, Ma X, Pan H, Zhang Y, Zhang Z, Sun Z, Yong L, Zhao K. Stable water isotope monitoring network of different water bodies in Shiyang River basin, a typical arid river in China[J]. Earth System Science Data, 2022, 14, (8): 3773-3789. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3773-2022.</w:t>
+        <w:t xml:space="preserve">Zhu G, Liu Y, Shi P, Jia W, Zhou J, Ma X, Pan H, Zhang Y, Zhang Z, Sun Z, Yong L, Zhao K. Stable water isotope monitoring network of different water bodies in Shiyang River basin, a typical arid river in China[J/OL]. Earth System Science Data, 2022, 14(8): 3773-3789. DOI: 10.5194/essd-14-3773-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>