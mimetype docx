--- v0 (2026-05-08)
+++ v1 (2026-08-08)
@@ -2,1166 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1883-2001年（部分年份）吉尔吉斯斯坦逐月平均降水量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average precipitation data of Kyrgyzstan from 1883 to 2001 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average precipitation data of Kyrgyzstan from 1883 to 2001 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3345.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3345.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1373</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含吉尔吉斯斯坦的阿拉布卡(Ala-Buka,1963-1990) 、阿克塔什（吉尔吉斯）(Aktash (Kyr),1961-1990) 、阿拉别尔(Alabel,1960 -1989) 、恰季尔库尔(Chatirkul ,1961-1990) 、多隆(Dolon,1961-1990) 、基罗夫斯卡耶(Kirovskoe,1961-1990) 、克济尔德扎尔(Kyzyldzhar,1961-1990) 、恰阿尔塔什(Chaartash ,1960-1992) 、阿尔普拉格尔(Alplager,1957-1991) 、桑塔什(Santash,1963-1998) 、卡扎尔曼(Kazarman,1960-1998) 、科伊柳(Koilu,1951-1990) 、达拉乌特库尔甘(Daraut-Kurgan,1949-1990) 、琼克济尔苏(Chonkyzylsu,1948 -1990) 、托克托古尔(Toktogul,1952-2000) 、乔纳雷克(Chonaryk,1943-1989) 、卡拉万 (Karavan,1943-1990) 、帕潘(Papan,1947-1991) 、阿克塞(Aksai,1952-1998) 、塔姆加 (Tamga,1941-1987) 等52个气象站的逐月平均降水量数据。</w:t>
+        <w:t xml:space="preserve">This dataset includes alabuka (1963-1990), aktash (kyr, 1961-1990), alabel (1960-1989), chatirkul (1961-1990), Dolon (1961-1990), kirovskoe (1961-1990), kyzyldzhar, 1961-1990), chaartash (1960-1992), alprager (1957-1991), santash (1963-1998), kazarman (1960-1998), koilu (1951-1990), daraut Kurgan (1949-1990), jonkyzylsu (1948-1990), toktogul (1952-2000), chonaryk (1952-2000), Monthly average precipitation data of 52 meteorological stations (1943-1989), karavan (1943-1990), Papan (1947-1991), Aksai (1952-1998), tamga (1941-1987). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测</w:t>
+        <w:t xml:space="preserve">Manual observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
+        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1883/01/01-2001/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1883/01/01-2001/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚地区吉尔吉斯斯坦 阿拉布卡、阿克塔什（吉尔吉斯）、阿拉别尔、恰季尔库尔、多隆、基罗夫斯卡耶、克济尔德扎尔、恰阿尔塔什、 阿尔普拉格尔、桑塔什、卡扎尔曼、科伊柳、达拉乌特库尔甘、琼克济尔苏、托克托古尔、乔纳雷克、阿克塞、塔姆加等52个气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">763.0m-</w:t>
+        <w:t xml:space="preserve">altitude:763.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3614.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">491.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:491.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel表格</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">投影：</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">月 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区, 气象, 降水量</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, Meteorological, Precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1883-2001</w:t>
+        <w:t xml:space="preserve">Time:1883-2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔拉斯,  琼克济尔苏,  阿克塞,  恰特卡尔,  普尔热瓦尔斯克,  托克马克,  拜图克,  托克托古尔,  纳伦,  阿尔普拉格尔,  海达尔肯,  塔姆加,  伊尔克什塔姆,  桑塔什,  克济尔德扎尔,  卡扎尔曼,  阿拉别尔,  科奇科尔,  乔尔波纳塔,  吉尔吉斯斯坦,  天山,  阿克塔什（吉尔吉斯）,  多隆,  基尔吉扎塔,  阿特巴希,  红十月,  达拉乌特库尔甘,  阿拉布卡,  伊斯法纳,  苏萨梅尔,  恰阿尔塔什,  中亚地区,  萨雷塔什,  比什凯克,  恰季尔库尔,  雷巴奇,  捷尔斯河河口,  乔纳雷克,  杰尔格塔尔,  奥什,  科伊柳,  贾拉拉巴德,  帕潘,  卡拉万,  科特缅秋别,  安格连（吉尔吉斯）,  沙赫里斯坦斯基山口,  托斯河河口,  基罗夫斯卡耶,  库尔恰,  卡拉库朱尔,  南秋亚阿舒,  博克罗夫卡,  阿克捷列克加瓦 </w:t>
+        <w:t xml:space="preserve">Place:Taras,  Jonkerzirsu,  Aksai,  Catkar,  Przevarsk,  Tokmark,  Bytuk,  Toktogul,  Naryn,  Alpragel,  Haydarken,  Tamga,  Ilkashtam,  Santas,  Kizil dezar,  Cazarman,  Arabel,  Kochkor,  Giorbonata,  Kyrgyzstan,  Tianshan,  Aktas,  Doron,  Kirgizata,  Atbach,  Red October,  Dalaut kurgan,  Alabka,  Isfana,  Susamell,  Caartas,  Central Asia,  Saretas,  Bishkek,  Chadirkul,  Rebach,  Estuary,  Jonarek,  Gergetal,  Osh,  Coyliu,  Jalalabad,  Papan,  Caravan,  Kotmanchube,  Anglian,  Shahristanski Pass,  Estuary,  Kirovskaya,  Kurcia,  Karakujul,  Nanqiu Ashu,  Bokrovka,  Akterekgava </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1195,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1284,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 68.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1368,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1457,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1545,773 +1276,531 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平 </w:t>
+        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾进熙  </w:t>
+        <w:t xml:space="preserve">author:Zeng jingxi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王瑞黎  </w:t>
+        <w:t xml:space="preserve">,  Wang ruili </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王丽莉  </w:t>
+        <w:t xml:space="preserve">,  WANG Lili </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陆雅雯  </w:t>
+        <w:t xml:space="preserve">,  LU Yawen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Shen yongping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈永平. 1883-2001年（部分年份）吉尔吉斯斯坦逐月平均降水量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1373.</w:t>
+        <w:t xml:space="preserve">Shen yongping. Monthly average precipitation data of Kyrgyzstan from 1883 to 2001 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1373.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>