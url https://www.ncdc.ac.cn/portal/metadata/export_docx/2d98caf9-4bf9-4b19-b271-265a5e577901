--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -61,50 +61,130 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">High-precision precipitation benchmark dataset for the upper reaches of the Danjiangkou Reservoir in the Han River basin based on CBAM-UNet from 1980 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.reservoir.db7531.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.reservoir.db7531.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2220,51 +2300,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘勇. 汉江流域丹江口水库以上流域基于CBAM-UNet的高精度降水基准数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘勇. 汉江流域丹江口水库以上流域基于CBAM-UNet的高精度降水基准数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.reservoir.db7531.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>