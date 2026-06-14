--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -2,1099 +2,888 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">可可托海站库威大桥观测场积雪数据集（2018年9月-2020年5月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Snow cover dataset from 2018-09 to 2020-05 at Kuwei Observation site of Koktokay Snow Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Snow cover dataset from 2018-09 to 2020-05 at Kuwei Observation site of Koktokay Snow Station</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2039.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2039.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Koktokay.db2039.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包括可可托海站库威大桥观测场2018-09至2020-05的日尺度积雪数据集，数据包括雪深（cm）、雪水当量（mm）、雪表温度（℃）和5层积雪温度（距离地面的高度分别为10 cm、15 cm、20 cm、30 cm、40 cm）。该数据由一天内半小时平均数据处理而来，数据为半小时数据平均值。本数据集内含一个excel表格。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The dataset is daily snow cover data observed by Kuwei observation field of Koktokay Snow Station from September 2018 to May 2020. The variables include snow depth (cm), SWE (mm), snow surface temperature (℃) and five layered snow temperature (℃) at 10, 15, 20, 30, and 40 cm above the ground surface. The dataset is averaged from the average data of half an hour within a day. This dataset contains an Excel table. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为地面实际观测数据，其中雪深的观测传感器为SR50a，雪水当量的观测由雪枕完成，雪表温度的观测传感器为SI-111，积雪温度的观测传感器为BetaTherm 10K3A1。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The dataset is field observation data. The sensor of snow depth is SR50a. The SWE is monitored by the snow pillow. The sensors of snow surface temperature and layered snow temperature are SI-111 and BetaTherm 10K3A1, respectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据由一天内半小时平均数据处理而来，所有数据均为半小时数据的平均值。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This dataset is processed from the average data of half an hour within a day, all data are the average data of half an hour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量优。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data quality is excellent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/09/01-2020/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/09/01-2020/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">可可托海站库威大桥观测场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Kuwei observation field of Koktokay Snow Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1366.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1366.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1366.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪, 雪深, 雪水当量, 积雪温度</w:t>
+        <w:t xml:space="preserve">Theme:snow cover, snow depth, SWE, snow temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿尔泰山,  额尔齐斯河流域,  乌伦古河流域 </w:t>
+        <w:t xml:space="preserve">Place:Altai Mountains,  Irtysh river,  Ulungur river </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1128,69 +917,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1217,69 +988,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1301,69 +1054,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1390,69 +1125,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1478,968 +1195,648 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张伟,  沈永平,  吴雪娇 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang wei,  Shen yongping,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张伟  </w:t>
+        <w:t xml:space="preserve">author:Zhang wei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang wei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC1510502</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">融雪洪水灾害监测预警装置及立体监测技术研发</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41970183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">新疆阿尔泰山两河源区冰冻圈资源价值核算及服务功能研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42071091</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">温升背景下山区积雪加速消融机理及其融雪洪水效应研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张伟,沈永平,吴雪娇. 可可托海站库威大桥观测场积雪数据集（2018年9月-2020年5月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2039.2022.</w:t>
+        <w:t xml:space="preserve">Zhang wei, Shen yongping, . Snow cover dataset from 2018-09 to 2020-05 at Kuwei Observation site of Koktokay Snow Station. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2039.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>