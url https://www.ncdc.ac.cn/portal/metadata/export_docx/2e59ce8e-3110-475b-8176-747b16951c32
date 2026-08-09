--- v0 (2026-05-11)
+++ v1 (2026-08-09)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2014年长江三峡库区秭归县链子崖危岩体基本特征及监测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic characteristics and monitoring data of Lianziya dangerous rock mass in Zigui County, Three Gorges Reservoir area, 2013-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic characteristics and monitoring data of Lianziya dangerous rock mass in Zigui County, Three Gorges Reservoir area, 2013-2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0003.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0003.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.82</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">滑坡危岩体位移监测数据是反映滑坡发生、发展、演化过程的最显著的参量，是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归县链子崖危岩体监测2013年-2014年监测数据；链子崖危岩崩滑体位于秭归县屈原镇链子崖村1组，长江南岸，距三峡大坝26km，与新滩滑坡隔江对峙，紧扼兵书宝剑峡出口，形成长江航道上著名的咽喉要道。地理坐标X∶3424680，Y∶479980，经度110°47'26".纬度30°56'35"。共布置8个大地形变监测点, 形成三纵一横监测剖面。</w:t>
+        <w:t xml:space="preserve">The displacement monitoring data of landslide dangerous rock mass is the most significant parameter reflecting the occurrence, development and evolution process of landslide, and it is also the necessary basic data for landslide monitoring and early warning. This data set records the monitoring data of Lianziya dangerous rock mass in Zigui County of the Three Gorges Reservoir area from 2013 to 2014; Lianziya dangerous rock collapse mass is located in group 1, Lianziya village, Quyuan Town, Zigui County, on the South Bank of the Yangtze River, 26km away from the Three Gorges dam. It faces the Xintan Landslide across the river, and tightens the exit of Baojian gorge, forming a famous throat on the Yangtze River waterway. Geographical coordinates: X: 3424680, Y: 479980, longitude: 110 ° 47'26 ". Latitude: 30 ° 56'35". A total of 8 large deformation monitoring points are arranged to form three vertical and one horizontal monitoring sections. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工采集、自动采集</w:t>
+        <w:t xml:space="preserve">Manual acquisition, automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器自动观测 人工统计数据</w:t>
+        <w:t xml:space="preserve">Instrument automatic observation manual statistics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
+        <w:t xml:space="preserve">The data has been corrected manually and the quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2014/12/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2014/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区链子崖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lianziya in the Three Gorges Reservoir area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">557.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:557.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">观测数据, 位移, 降水量</w:t>
+        <w:t xml:space="preserve">Theme:Observation data, displacement, precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Engineering geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014</w:t>
+        <w:t xml:space="preserve">Time:2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">链子崖,  长江三峡库区 </w:t>
+        <w:t xml:space="preserve">Place:Lianziya,  the Three Gorges Reservoir area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武</w:t>
+        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13972006951</w:t>
+        <w:t xml:space="preserve">phone:13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武 </w:t>
+        <w:t xml:space="preserve">contributors:YI Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武  </w:t>
+        <w:t xml:space="preserve">author:YI Wu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Huang haifeng , YI Wu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">易武. 2013-2014年长江三峡库区秭归县链子崖危岩体基本特征及监测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.82.</w:t>
+        <w:t xml:space="preserve">YI Wu. Basic characteristics and monitoring data of Lianziya dangerous rock mass in Zigui County, Three Gorges Reservoir area, 2013-2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.82.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>