--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,846 +2,1030 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM DEM Dataset for China Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国地区SRTM DEM数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2954.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SRTM DEM Dataset for China Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1689</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2954.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1689</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM sensors have two bands, C-band and X-band, and the SRTMs we are using now are from the C-band. The publicly released SRTM digital elevation products include three different resolutions of DEM data: SRTM1 covers only the continental United States with a spatial resolution of 1s, SRTM3 covers the whole world with a spatial resolution of 3s, which is the most widely used dataset at present, and the elevation datum of SRTM3 is the geoid of EGM96, and the plane datum is WGS84; The nominal absolute elevation accuracy is ±16m and the absolute planimetric accuracy is ±20m. SRTM30 data also cover the whole world with a resolution of 30s. </w:t>
+        <w:t xml:space="preserve">SRTM的传感器有两个波段，分别是C波段和X波段，我们现在使用的SRTM都自于C波段。公开发布的SRTM数字高程产品包括三种不同分辨率的DEM 数据：SRTM1 覆盖范围仅仅包括美国大陆,其空间分辨率为1s，SRTM3 数据覆盖全球，空间分辨率为3s，这是目前使用最为广泛的数据集,SRTM3的高程基准是EGM96的大地水准面，平面基准是WGS84；标称绝对高程精度是±16m，绝对平面精度是±20m。SRTM30 数据同样覆盖全球，分辨率是30s。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are several versions of the SRTM data. Early versions of the SRTM data were processed by NASA's Jet Propulsion Laboratory (JPL) Ground Data Processing System (GDPS), and the data are referred to as SRTM3-1. The National Geospatial-Intelligence Agency (NGA) has further processed the data and the lack of data has been significantly improved and the data is called SRTM3-2.</w:t>
+        <w:t xml:space="preserve">SRTM数据存在多个版本，SRTM数据存在多个版本，早期的SRTM数据由NASA“喷气推进实验室”(JPL ,Jet Propulsion Laboratory)地面数据处理系统( GDPS)来完成的，数据被称为SRTM3-1。美国国家地理空间情报局对数据做了更进一步的处理，缺少情况得到明显改进，数据称为SRTM3-2。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset focuses on the fourth version of the SRTM topographic data obtained by CIAT (International Center for Tropical Agriculture) using a new interpolation algorithm, which better fills the data gaps of SRTM 90. The interpolation algorithm is from Reuter et al. (2007) The SRTM data are organized in a file divided into 24 rows (-60 to 60 degrees) and 72 columns (-180 to 180 degrees) per 5 degree latitude/longitude square. The file naming rule is srtm_XX_YY.zip, with XX indicating the number of columns (01-72) and YY indicating the number of rows (01-24).</w:t>
+        <w:t xml:space="preserve">该数据集主要是第四版本由 CIAT（国际热带农业中心）利用新的插值算法得到的SRTM地形数据，此方法更好的填补了SRTM 90的数据空洞。插值算法来自于Reuter et al.（2007） SRTM的数据组织方式为：每5度经纬度方格划分一个文件，共分为24行（-60至60度）和72列（-180至180度）。文件命名规则为srtm_XX_YY.zip，XX表示列数（01-72），YY表示行数（01-24）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data resolution 90 metersData use:SRTM data are expressed as 16-bit values for elevation values (-/+/32767 meters), with a maximum positive elevation of 9,000 meters and a negative elevation (12,000 meters below sea level).Nodata values use the -32767 standard. </w:t>
+        <w:t xml:space="preserve">数据分辨率90米数据使用:SRTM的数据是用16位的数值表示高程数值的（-/+/32767米），最大的正高程9000米，负高程（海平面以下12000米）。Nodata值使用-32767标准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59.4 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:SRTM, SRTM30, DEM, SRTM3, SRTM1</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRTM, SRTM30, DEM, SRTM3, SRTM1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1059,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1148,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1232,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1321,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,501 +1409,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CGIAR-CSI </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CGIAR-CSI  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. SRTM DEM Dataset for China Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1689.</w:t>
+        <w:t xml:space="preserve">吴立宗. 中国地区SRTM DEM数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1689.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>