--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -2,1030 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国地区SRTM DEM数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SRTM DEM Dataset for China Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM DEM Dataset for China Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2954.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2954.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1689</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM的传感器有两个波段，分别是C波段和X波段，我们现在使用的SRTM都自于C波段。公开发布的SRTM数字高程产品包括三种不同分辨率的DEM 数据：SRTM1 覆盖范围仅仅包括美国大陆,其空间分辨率为1s，SRTM3 数据覆盖全球，空间分辨率为3s，这是目前使用最为广泛的数据集,SRTM3的高程基准是EGM96的大地水准面，平面基准是WGS84；标称绝对高程精度是±16m，绝对平面精度是±20m。SRTM30 数据同样覆盖全球，分辨率是30s。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM数据存在多个版本，SRTM数据存在多个版本，早期的SRTM数据由NASA“喷气推进实验室”(JPL ,Jet Propulsion Laboratory)地面数据处理系统( GDPS)来完成的，数据被称为SRTM3-1。美国国家地理空间情报局对数据做了更进一步的处理，缺少情况得到明显改进，数据称为SRTM3-2。</w:t>
+        <w:t xml:space="preserve">There are several versions of the SRTM data. Early versions of the SRTM data were processed by NASA's Jet Propulsion Laboratory (JPL) Ground Data Processing System (GDPS), and the data are referred to as SRTM3-1. The National Geospatial-Intelligence Agency (NGA) has further processed the data and the lack of data has been significantly improved and the data is called SRTM3-2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集主要是第四版本由 CIAT（国际热带农业中心）利用新的插值算法得到的SRTM地形数据，此方法更好的填补了SRTM 90的数据空洞。插值算法来自于Reuter et al.（2007） SRTM的数据组织方式为：每5度经纬度方格划分一个文件，共分为24行（-60至60度）和72列（-180至180度）。文件命名规则为srtm_XX_YY.zip，XX表示列数（01-72），YY表示行数（01-24）。</w:t>
+        <w:t xml:space="preserve">This dataset focuses on the fourth version of the SRTM topographic data obtained by CIAT (International Center for Tropical Agriculture) using a new interpolation algorithm, which better fills the data gaps of SRTM 90. The interpolation algorithm is from Reuter et al. (2007) The SRTM data are organized in a file divided into 24 rows (-60 to 60 degrees) and 72 columns (-180 to 180 degrees) per 5 degree latitude/longitude square. The file naming rule is srtm_XX_YY.zip, with XX indicating the number of columns (01-72) and YY indicating the number of rows (01-24).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据分辨率90米数据使用:SRTM的数据是用16位的数值表示高程数值的（-/+/32767米），最大的正高程9000米，负高程（海平面以下12000米）。Nodata值使用-32767标准。</w:t>
+        <w:t xml:space="preserve">Data resolution 90 metersData use:SRTM data are expressed as 16-bit values for elevation values (-/+/32767 meters), with a maximum positive elevation of 9,000 meters and a negative elevation (12,000 meters below sea level).Nodata values use the -32767 standard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:59.4 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">SRTM, SRTM30, DEM, SRTM3, SRTM1</w:t>
+        <w:t xml:space="preserve">Theme:SRTM, SRTM30, DEM, SRTM3, SRTM1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国地区 </w:t>
+        <w:t xml:space="preserve">Place:China region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1059,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1148,153 +946,117 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 73.30</w:t>
+              <w:t xml:space="preserve"> 73.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1321,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1409,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CGIAR-CSI  </w:t>
+        <w:t xml:space="preserve">author:CGIAR-CSI </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 中国地区SRTM DEM数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1689.</w:t>
+        <w:t xml:space="preserve">WU Lizong. SRTM DEM Dataset for China Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1689.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>