--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河干流生境调查评价数据集（2021-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Yellow River main stream habitat dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River main stream habitat dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6439.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6439.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.WATER-ECO.DB6439.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集整合了2021年至2022年在黄河干流的源头、上游、中游、下游的生境评级等级，数据主要包括底质、栖境复杂性、河水水量状况、水质状况、河道内人类活动强度等河道指标和大型木质残体分布、河岸稳定性、河岸带植被覆盖率、河道护岸变化、河岸土地利用类型等河岸指标。调查人员通过现场目测、拍照及无人机全景摄像对每个监测河段生境指标情况进行全面测量、记录和调查。该数据集的发布可为黄河流域生境域生境保护和修复提供支撑，为大型河流的生境调查与评价提供借鉴。   Excel文件共包含4个不同sheets，其中sheet 1为2021年各指标评分，详细介绍了各个站点的名称、所在流域、所在水体、水体级别、所属省份、海拔和评价指标及得分情况。sheets 2为2022年各个站点的信息及各指标评分。Sheet3和sheet4分别为2021年和2022年的生境总评分和对应的点位；   数据方法命名方式以Excel每列单个数据的方式展示，共计26个样点信息，每个样点有12条信息，即Excel中12行，12行信息中包含了底质、栖境复杂性、河水水量状况、水质状况、河道内人类活动强度、大型木质残体分布、河岸稳定性、河道护岸变化、河岸带植被覆盖率、河岸土地利用类型等10项指标和河道、河岸两项总指标评分。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  参照中国环境监测总站《河流水生态环境质量监测与评价技术指南》，水深较浅、可人工涉水采样的河流为可涉水河流，水深较深、河面较宽、无法人工涉水采样的河流为不可涉河流。本研究选择各监测河段上下各 500m作为监测河段，使用GPS 定位记录每个点位的经纬度和海拔。本次所选河段均为不可涉河流位点，调查人员通过现场目测、拍照及无人机全景摄像对每个监测河段生境指标情况进行全面测量、记录和调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  进行河流生境评价时，每项指标分4个等级进行评价，分别对应好(16-20分)、较好(11-15分)、中等(6-10分)、较差(0-5分)4个评价等级。参照河流生境质量分级标准，每个监测河段的生境总分(H)由10项指标分值累加计算，10项指标总和的满分为200分。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  至少要两个人同时打分；请教了生境评价方面的专家，讨论了每一个生境指标的具体评判方法，最终数值是两个人讨论打分，避免个人打分太依赖主观影响。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河沿线（源头、上游、中游、下游) </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Along the Yellow River (source, upstream, midstream, downstream) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 环境因子, 生境评价</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, Environmental Factors, Habitat Evaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河沿线（源头、上游、中游、下游) </w:t>
+        <w:t xml:space="preserve">Place:Along the Yellow River (source </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,993 +1185,699 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾大海,  赵建南,  魏颖,  张洋,  袁华涛,  张景晓,  高肖飞,  董静,  宋东蓥,  高云霓,  李学军 </w:t>
+        <w:t xml:space="preserve">contributors:ZENG Dahai,  ZHAO Jiannan,  WEI Ying,  ZHANG Yang,  YUAN Huatao,  ZHANG Jingxiao,  GAO Xiaofei,  DONG Jing,  SONG Dongying,  GAO Yunni,  LI Xuejun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾大海  </w:t>
+        <w:t xml:space="preserve">author:ZENG Dahai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  赵建南  </w:t>
+        <w:t xml:space="preserve">,  ZHAO Jiannan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  魏颖  </w:t>
+        <w:t xml:space="preserve">,  WEI Ying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张洋  </w:t>
+        <w:t xml:space="preserve">,  ZHANG Yang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  袁华涛  </w:t>
+        <w:t xml:space="preserve">,  YUAN Huatao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张景晓  </w:t>
+        <w:t xml:space="preserve">,  ZHANG Jingxiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  高肖飞  </w:t>
+        <w:t xml:space="preserve">,  GAO Xiaofei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  宋东蓥  </w:t>
+        <w:t xml:space="preserve">,  SONG Dongying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  董静  </w:t>
+        <w:t xml:space="preserve">,  DONG Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  高云霓  </w:t>
+        <w:t xml:space="preserve">,  GAO Yunni </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李学军  </w:t>
+        <w:t xml:space="preserve">,  LI Xuejun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Xuejun , GAO Yunni </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:无 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河渔业资源与环境调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:232102320250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河河南段干支流水生态监测与健康评价体系研究与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:the Proiect of Yellow RiverFisheries Resources and Environment Investigation from the MARA, P. R. China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曾大海,赵建南,魏颖,张洋,袁华涛,张景晓,高肖飞,董静,宋东蓥,高云霓,李学军. 黄河干流生境调查评价数据集（2021-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6439.2024.</w:t>
+        <w:t xml:space="preserve">ZENG Dahai, ZHAO Jiannan, WEI Ying, ZHANG Yang, YUAN Huatao, ZHANG Jingxiao, GAO Xiaofei, DONG Jing, SONG Dongying, GAO Yunni, LI Xuejun. Yellow River main stream habitat dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6439.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>