--- v0 (2026-06-15)
+++ v1 (2026-08-03)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The influence of permafrost environment on the construction of Qinghai Tibet railway and the environmental effect of the project</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冻土环境对青藏铁路工程建设的影响及工程的环境效应项目汇交的数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3742.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The influence of permafrost environment on the construction of Qinghai Tibet railway and the environmental effect of the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.390</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3742.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.390</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The influence of permafrost environment on the construction of Qinghai Tibet railway and the environmental effects of the project belong to the major research program of "environmental and Ecological Sciences in Western China" of NSFC. The principal of the project is researcher Ma Wei of Institute of cold and arid region environment and engineering, Chinese Academy of Sciences. The running time of the project is from January 2002 to December 2004. Data of the project: 1. Site monitoring data of Beiluhe active layer (1) Site inspection description of Beiluhe active layer (2) Field moisture data of Beiluhe underlying surface from September 28, 2002 to August 10, 2003 (Excel file) Site 1 - water data of grassland Site 2 - moisture data for turf removal Site 3 - moisture data of natural turf Site 4 - moisture data of crushed stone Moisture data for site 5-insulation (3) 0207-0408 excel file of ground temperature data of Beiluhe underlying surface Temperature data of ballast surface Temperature data of thermal insulation materials Surface temperature data of vegetation removal Surface temperature data of grass mat Temperature data of gravel surface 2. The investigation data of the project's impact on the ecological environment: Fenghuoshan, Tuotuohe and Wudaoliang; the contents of the quadrat investigation: plant type, abundance, community coverage, total coverage, aboveground biomass and soil structure; the TDR time domain reflectometer was used to measure the soil moisture content in different depths; a group of soil samples were collected in 0-100cm depth in each quadrat. Ekko100 geological radar detector is used to continuously sample 1-1.5km on each quadrat belt and parallel to the highway direction to find out the upper limit depth of frozen soil. 3. Prediction data: set the temperature rise of 1 degree and 2 degrees in the next 50 years, and the initial surface temperature is - 0.5, - 1.5, - 2.5, - 3.5, - 4.5 degrees, respectively, to predict the frozen soil temperature at different depths and times 4. Statistics of permafrost with high temperature and high ice content along Qinghai Tibet Railway: section, railway mileage, total mileage (km), mileage of permafrost type, mileage of permafrost average ground temperature zone, permafrost with high temperature and high ice content, permafrost with high temperature and low ice content, permafrost with low temperature and high ice content, permafrost with low temperature and low ice content and thawing zone </w:t>
+        <w:t xml:space="preserve">该项目汇交数据: 1、北麓河活动层场地监测数据 (1) 北麓河活动层场地检测说明 (2) 北麓河下垫面场地水分数据2002.9.28-2003.8.10(Excel文件) 场地1-草原的水分数据 场地2-草皮铲除的水分数据 场地3-天然草皮的水分数据 场地4-碎石的水分数据 场地5-保温的水分数据 (3)北麓河下垫面场地温度数据0207-0408 Excel文件 道碴地表的温度数据 保温材料的温度数据 铲除植被地表的温度数据 草垫地表的温度数据 砂砾地表的温度数据 2、工程对生态环境影响调查数据：风火山、沱沱河、五道梁，样方调查内容：植物类型、多度、群落盖度、总盖度、地上生物量以及土壤结构； 3、预测数据:分别设定未来50年温度上升1度和2度,初始地表温度为-0.5,-1.5,-2.5,-3.5,-4.5度,来预测不同深度和时间的冻土温度. 4、青藏铁路高温高含冰量冻土统计：地段、铁路里程、总里程(Km）、冻土类型里程数、多年冻土平均地温分区里程数、高温高含冰量冻土、高温低含冰量冻土、低温高含冰量冻土、低温低含冰量冻土、融区.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The influence of permafrost environment on the construction of Qinghai Tibet railway and the environmental effects of the project belong to the major research program of "environmental and Ecological Sciences in Western China" of NSFC. The principal of the project is researcher Ma Wei of Institute of cold and arid region environment and engineering, Chinese Academy of Sciences. The running time of the project is from January 2002 to December 2004.</w:t>
+        <w:t xml:space="preserve">冻土环境对青藏铁路工程建设的影响及工程的环境效应项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为中国科学院寒区旱区环境与工程研究所马巍研究员，项目运行时间为2002.1-2004.12。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TDR time domain reflectometer was used to measure soil moisture content at different depths, and a group of soil samples were collected at 0-100cm depth at each sampling point. Ekko100 geological radar detector is used to continuously sample 1-1.5km on each quadrat belt and parallel to the highway direction to find out the upper limit depth of frozen soil.</w:t>
+        <w:t xml:space="preserve">采用TDR时域反射仪测定土壤不同深度水分含量；在每个样方点于 0-100cm 深度内分层采集土壤样品一组。采用EKKO100地质雷达探测仪，在每个样方带上以及平行公路方向连续采样1-1.5km，以查清冻土上限深度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data quality is excellent. </w:t>
+        <w:t xml:space="preserve">数据质量优。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:qinghai-tibet railway </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏铁路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:TXT</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文本</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Environmental effect, Qinghai Tibet Railway Project, Frozen soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">环境效应, 青藏铁路工程, 冻土</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai-Tibet Railway </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏铁路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma Wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马巍 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma Wei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马巍</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Wei. The influence of permafrost environment on the construction of Qinghai Tibet railway and the environmental effect of the project. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.390.</w:t>
+        <w:t xml:space="preserve">马巍. 冻土环境对青藏铁路工程建设的影响及工程的环境效应项目汇交的数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.390.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>