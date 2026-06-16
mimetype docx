--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface radiation temperature observation data set in the encrypted observation area of Linze station</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区地表辐射温度观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1845.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface radiation temperature observation data set in the encrypted observation area of Linze station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1716</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1845.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1716</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Device: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute), and the instruments have been calibrated (please refer to the calibration data of hand held infrared thermometer. XLS). Observation quadrats and observation times: Desert East-West sample zone (including 40 sub quadrats, 14-30 observations per sub quadrat), desert north-south sample zone (including 9 sub quadrats, 12-30 observations per sub quadrat), desert microwave synchronous P1-P6 sample zone (17 observation points per sample zone, 3 repetitions each) Ly06-ly08 quadrat (49 observation points per quadrat, 3 repetitions each) and wulidun farmland quadrat (multiple observation points, 3 repetitions each) under the sixth to eighth route from east to West in the desert; See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the dense observation area of Linze station" for the distribution and numbering of quadrat transects. See the quadrat transect coordinates.xls in the dense observation area of Linze station for the quadrat location. Data storage: Excel. Measurement time: Desert East-West Transect (2008-05-242008-05-252008-05-28); North South transect of Desert (2008-05-242008-05-252008-05-28); Wulidun farmland sample (2008-05-25, 2008-06-29, 2008-07-11); LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）； LY07（2008-05-30，2008-06-06，2008-06-15，2008-06-29，2008-07-11）； Ly08 (2008-05-30), P1-6 (2008-07-04, 2008-07-08) desert calibration (2008-05-25); Water body calibration of Pingchuan reservoir (2008-05-30). Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data </w:t>
+        <w:t xml:space="preserve">  器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所），仪器均经过定标（请参考手持红外温度计定标数据.xls）。   观测样方和观测次数：荒漠东西样带（含40个子样方，每个子样方14－30次观测）、荒漠南北样带（含9个子样方，每个子样方12－30次观测）、荒漠微波同步P1至P6样带（每条样带17个观测点，各3次重复）、荒漠自东向西第六至第八航线下LY06至LY08样方（每个样方49个观测点，各3次重复）、五里墩农田样方（选取多个观测点，各3次重复）；样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置详见临泽站加密观测区样方样带坐标.xls。数据存储：Excel。   测量时间：荒漠东西样带（2008-05-24，2008-05-25，2008-05-28）；荒漠南北样带（2008-05-24，2008-05-25，2008-05-28）；五里墩农田样方（2008-05-25，2008-06-29，2008-07-11）；LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）；LY07（2008-05-30，2008-06-06，2008-06-15，2008-06-29，2008-07-11）；LY08（2008-05-30）、P1-6（2008-07-04，2008-07-08）沙漠定标（2008-05-25）；平川水库水体定标（2008-05-30）。   预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> From May 24 to July 11, 2008, surface radiation temperature observation was carried out in the intensive observation area of Linze station. Observation instrument: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute), and the instruments have been calibrated (please refer to the calibration data of hand held infrared thermometer. XLS)</w:t>
+        <w:t xml:space="preserve">  2008年5月24日至7月11日在临泽站加密观测区开展地表辐射温度观测。观测仪器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所），仪器均经过定标（请参考手持红外温度计定标数据.xls）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observation quadrats and observation times: Desert East-West sample zone (including 40 sub quadrats, 14-30 observations per sub quadrat), desert north-south sample zone (including 9 sub quadrats, 12-30 observations per sub quadrat), desert microwave synchronous P1-P6 sample zone (17 observation points per sample zone, 3 repetitions each) Ly06-ly08 quadrat (49 observation points for each quadrat, 3 repetitions each) and wulidun farmland quadrat (multiple observation points are selected, 3 repetitions each) under the sixth to eighth route from east to West in the desert   Measurement time: Desert East-West Transect (2008-05-242008-05-252008-05-28); North South transect of Desert (2008-05-242008-05-252008-05-28); Wulidun farmland sample (2008-05-25, 2008-06-29, 2008-07-11); LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）； LY07（2008-05-30，2008-06-06，2008-06-15，2008-06-29，2008-07-11）； Ly08 (2008-05-30), P1-6 (2008-07-04, 2008-07-08) desert calibration (2008-05-25); Water body calibration of Pingchuan reservoir (2008-05-30)</w:t>
+        <w:t xml:space="preserve">  观测样方和观测次数：荒漠东西样带（含40个子样方，每个子样方14－30次观测）、荒漠南北样带（含9个子样方，每个子样方12－30次观测）、荒漠微波同步P1至P6样带（每条样带17个观测点，各3次重复）、荒漠自东向西第六至第八航线下LY06至LY08样方（每个样方49个观测点，各3次重复）、五里墩农田样方（选取多个观测点，各3次重复）.   测量时间：荒漠东西样带（2008-05-24，2008-05-25，2008-05-28）；荒漠南北样带（2008-05-24，2008-05-25，2008-05-28）；五里墩农田样方（2008-05-25，2008-06-29，2008-07-11）；LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）；LY07（2008-05-30，2008-06-06，2008-06-15，2008-06-29，2008-07-11）；LY08（2008-05-30）、P1-6（2008-07-04，2008-07-08）沙漠定标（2008-05-25）；平川水库水体定标（2008-05-30）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/31-2008/07/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/31-2008/07/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface radiation temperature, handheld infrared thermometer, thermal infrared calibration data, surface radiation characteristics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表辐射温度, 手持式红外温度计, 热红外定标数据, 地表辐射特性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  hydrological experimental area of arid area in the middle reaches,  intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Song Yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Song Yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Song Yi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song Yi. Heihe integrated remote sensing joint experiment: surface radiation temperature observation data set in the encrypted observation area of Linze station. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1716.</w:t>
+        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区地表辐射温度观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1716.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>