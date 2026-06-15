--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of agricultural development in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域农业发展情况统计数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1942.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of agricultural development in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1942.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1942.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1942.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistics on Agricultural Development in the Yellow River Basin and Related Areas. Unit: Mu. This dataset records the agricultural output of some cities and counties in the provinces along the Yellow River Basin, including Henan Province, Shaanxi Province, Shanxi Province, Shandong Province, Qinghai Province, Sichuan Province, Gansu Province, Ningxia Hui Autonomous Region, and Inner Mongolia Autonomous Region. The main recording period is from 2015 to 2019. </w:t>
+        <w:t xml:space="preserve">  黄河流域及相关地区农业发展情况统计。单位：亩。   本数据集对黄河流域各省份（河南省、陕西省、山西省、山东省、青海省、四川省、甘肃省、宁夏回族自治区、内蒙古自治区）部分市县级农业产量的记录，主要记录的时间为2015年至2019年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The main data sources of this dataset are the yearbook materials from 2015 to 2019 published by the statistics bureaus of various provinces, cities, and counties, totaling 103 yearbooks.</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料，共计103个年鉴资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data format from yearbook: integer data type.</w:t>
+        <w:t xml:space="preserve">  取年鉴中数据格式：整数数据类型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:78.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Agricultural development, grain output, Yellow River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">农业发展, 粮食产量, 黄河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin,  Henan Province,  Shandong Province,  Qinghai Province,  Sichuan Province,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域,  河南省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical data of agricultural development in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1942.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域农业发展情况统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1942.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>