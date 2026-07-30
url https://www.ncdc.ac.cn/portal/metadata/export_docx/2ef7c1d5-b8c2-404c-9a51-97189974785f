--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1000,51 +1000,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域,  河南省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">黄河流域,  河南省,  陕西省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>