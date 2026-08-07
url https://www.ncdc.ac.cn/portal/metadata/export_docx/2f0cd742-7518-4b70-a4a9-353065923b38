--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -2,888 +2,1172 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Three interdecadal glacier inventories for Svalbard in the High Arctic</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">高北极斯瓦尔巴群岛多时相冰川编目数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6726.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Three interdecadal glacier inventories for Svalbard in the High Arctic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6726.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Due to climate warming and complex glacier dynamics, glaciers in Svalbard are melting rapidly, and it is necessary to regularly update glacier boundaries to obtain dynamic change information to provide basic data support for sea level rise projections. Therefore, using a series of Landsat images as the main data source and a semi-automated glacier mapping method, we have produced glacier inventories for three periods (SGI-1990s, SIG-2000s, and SGI-2020s) in Svalbard with an overall data accuracy of ±1.29%. </w:t>
+        <w:t xml:space="preserve">由于气候变暖和复杂的冰川动力过程，斯瓦尔巴群岛冰川正在快速消融，需要定期更新冰川边界以获取动态变化规律，并为海平面上升预估提供基础数据支撑。因此，以Landsat系列遥感影像为主要数据源，采用半自动化冰川制图方法，生产了斯瓦尔巴群岛3个时期的冰川编目产品（SGI-1990s, SIG-2000s, SGI-2020s），数据总体精度为±1.29%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A series of Landsat images: including Landsat 5 TM, Landsat 7 ETM+, Landsat 8 OLI; spatial resolution is 30m. Obtain address: https://earthexplorer.usgs.gov/</w:t>
+        <w:t xml:space="preserve">Landsat系列光学影像：包括Landsat 5 TM, Landsat 7 ETM+, Landsat 8 OLI；空间分辨率为30m。 获取地址：https://earthexplorer.usgs.gov/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Produce ZY-3 DEM with a resolution of 4m through PCI Geomatica. 2. Use geodetic method to align the three-phase DEM to obtain the distribution of glacier elevation changes in the three phases, and use RGI V6 dataset to crop to obtain the elevation changes in the glacier area.</w:t>
+        <w:t xml:space="preserve">1.波段比值法自动提取初始冰川边界；2.人工修订初始边界</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Two methods were used to evaluate the accuracy of the datasets. The results of repeated manual digitization based on higher-resolution images such as Sentinel-2 showed that the glacier cataloging accuracy in different periods was ±0.43%, ±0.77%, and ±1.33%, respectively. The accuracy assessment results based on the buffer were ±1.25%, ±1.29%, and ±1.28%, respectively. </w:t>
+        <w:t xml:space="preserve">采用两种方法对编目数据集进行了精度评估。基于Sentinel-2等较高分辨率影像的重复人工数字化结果表明，不同时期的冰川编目精度依次为±0.43%，±0.77%和±1.33%。基于缓冲区的精度评估结果则依次为±1.25%,±1.29%和±1.28%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1988/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Svalbard  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">斯瓦尔巴群岛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:20.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS_1984_UTM_Zone_33N </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier inventories</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川编目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Norway </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">挪威，斯瓦尔巴群岛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -917,51 +1201,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -988,51 +1290,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1054,51 +1374,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1125,51 +1463,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1195,609 +1551,903 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FU Rong ,  LIU Shiyin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">付荣,  刘时银 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:FU Rong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">付荣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Shiyin </w:t>
+        <w:t xml:space="preserve">,  刘时银  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FU Rong  , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">付荣, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFE0116800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFE0116800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高亚洲和北极积雪-冰川与地质灾害监测技术及示范应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:KC-23235195</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KC-23235195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">斯瓦尔巴群岛冰川跃动特征及机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FU Rong , LIU Shiyin. Three interdecadal glacier inventories for Svalbard in the High Arctic. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://www.doi.org/10.12072/ncdc.glacier.db6726.2025.</w:t>
+        <w:t xml:space="preserve">付荣,刘时银. 高北极斯瓦尔巴群岛多时相冰川编目数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://www.doi.org/10.12072/ncdc.glacier.db6726.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>