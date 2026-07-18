--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域第二次全国水资源调查评价数据（2012-2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Second National Water Resources Survey and Assessment Data for the Yellow River Basin (2012-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second National Water Resources Survey and Assessment Data for the Yellow River Basin (2012-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1928.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1928.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据集主要收集了黄河流域部分地区第二、三次全国水资源调查评价数据，由于第三次调查评价尚未结束，所以只收录了第二次评价数据。   2.数据集命名：流域第二次全国水资源调查评价数据 内容信息：主要以自然语言存储在word文档中 ，目前只找到第二次水资源调查评价黄河区域相关数据。   3.主要数据有：黄河流域地表水资源总量组成，分为二级区八个地区间隔区域山区和平原地表水总量；河流水资源量及黄河流域水资源特点数据。</w:t>
+        <w:t xml:space="preserve">1. This dataset mainly collects the second and third national water resources survey and assessment data for some areas in the Yellow River Basin. However, due to the ongoing nature of the third survey and assessment, only the second assessment data is included. 2. Dataset Name: Second National Water Resources Survey and Assessment Data for the River Basin Content Information: The data is primarily stored in word documents in natural language. Currently, only the second water resources survey and assessment data related to the Yellow River region has been found. 3. The main data includes: the total amount of surface water resources in the Yellow River Basin, divided into eight regional sub-areas (mountainous and plain areas) for the total surface water volume at the second-level region; river water resources and characteristics of water resources in the Yellow River Basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源主要来自：中华人民共和国水利部官网：http://www.mwr.gov.cn/</w:t>
+        <w:t xml:space="preserve"> The data primarily originates from: The official website of the Ministry of Water Resources of the People's Republic of China: http://www.mwr.gov.cn/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过文献资料-《人民黄河》，人工采集相关数据成表格图片形式信息。</w:t>
+        <w:t xml:space="preserve"> Through literature review of "Yellow River (Renmin Huanghe)", relevant data was manually collected and organized into tabular and image format information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, accompanied by comprehensive data preparation procedures and methods for assessing data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">752.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:752.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表水资源, 河流水资源, 集水面积</w:t>
+        <w:t xml:space="preserve">Theme:Surface water resources, river water resources, catchment area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域境内干支流 </w:t>
+        <w:t xml:space="preserve">Place:Main and tributaries in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域第二次全国水资源调查评价数据（2012-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.46.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Second National Water Resources Survey and Assessment Data for the Yellow River Basin (2012-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.46.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>