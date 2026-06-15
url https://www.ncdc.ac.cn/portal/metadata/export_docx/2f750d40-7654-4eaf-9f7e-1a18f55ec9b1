--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Macrobenthos data set of important lakes and reservoirs in the Yellow River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河流域重要湖库大型底栖动物数据集（2021-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6415.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Macrobenthos data set of important lakes and reservoirs in the Yellow River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.WATER-ECO.DB6415.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6415.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.WATER-ECO.DB6415.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Macrobenthos is an important component of lake and reservoir ecosystems, and plays a key role in regulating the material cycle and energy flow of water ecosystems, as well as improving the benthic environment of water bodies. Macrobenthos is also a key taxon in the evaluation of the water ecological health of lakes and reservoirs because of its long survival period, weak migratory ability, and sensitivity to the living environment. The group conducted sampling surveys of macrobenthos in a total of eight lakes and reservoirs in the Yellow River Basin, including Zaling Lake, Eling Lake, Longyangxia Reservoir, Qinghai Lake, Daihai Lake, Wuliangsuhai Lake, Xiaolangdi Reservoir and Dongping Lake in 2021 and 2022, and formed this dataset after species identification, counting and species abundance calculation. The release of this dataset helps to systematically understand the distribution of macrobenthos in the important lakes and reservoirs in the Yellow River Basin, provides basic information for the assessment of the water ecological health of the Yellow River Basin, and contributes to the realization of the ecological protection and sustainable development of the Yellow River Basin. The Excel file of the dataset contains a total of 1 sheet, of which sheet 1 is the basic introduction of the dataset, which describes in detail the region to which each lake and reservoir belongs, the name of the lake and reservoir, the location of the survey point, the time of the survey, the number of taxonomic units, the Latin name of the species, the abundance, the number of times of sampling, the sampling tool, the area of the sampling, and the point of the longitude and latitude. </w:t>
+        <w:t xml:space="preserve">  大型底栖动物是湖泊和水库生态系统的重要组成部分，在调节水生态系统的物质循环和能量流动以及改善水体底质环境等方面发挥有关键作用。大型底栖动物同时具有生存周期长、迁徙能力弱、对生存环境敏感等特点，是湖库水生态健康评价中的关键类群。课题组于2021年和2022年对黄河流域内包括扎陵湖、鄂陵湖、龙羊峡水库、青海湖、岱海、乌梁素海、小浪底水库和东平湖在内的共计8个湖库进行了大型底栖动物的采样调查，经过物种鉴定、计数和物种丰度计算，形成本数据集。本数据集的发布有助于系统了解黄河流域重要湖库大型底栖动物的分布现状，为黄河流域水生态健康评估提供了基础资料，助力于实现黄河流域的生态保护和可持续发展。   数据集Excel文件共包含1个sheet，其中sheet 1为数据集基本介绍，详细介绍了各个湖库所属区域、湖库名称、调查点位、调查时间、分类单元数、种拉丁名、丰度、采样次数、采样工具、采样面积、点位经度、点位纬度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">All raw data in this dataset were obtained through field collection. Macrobenthos were first collected through D-nets or Peterson bottom sampler at set sampling sites and brought back to the laboratory for species identification and counting through microscopes and dissecting scopes.</w:t>
+        <w:t xml:space="preserve">  本数据集所有原始数据均通过野外采集获得。首先在设置的采样点位通过D型网或彼得森采泥器收集大型底栖动物，带回实验室后通过显微镜和解剖镜进行物种鉴定和计数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The latitude and longitude information was counted by GSP and data calculation was done by Excel software. Species abundance was calculated using the formula:Ni=ni/S,In the equation, Ni represents the abundance of species, ni represents the number of individuals of the species, and S represents the sampling area.</w:t>
+        <w:t xml:space="preserve">  经纬度信息通过GSP统计，数据计算通过Excel软件进行。物种丰度的计算公式为：Ni=ni/S，式种Ni为丰度，ni为物种个体数，S为采样面积。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) Sample sampling was carried out in strict accordance with the specifications, and each sample point was collected three times to ensure the accuracy of the data. 2) Species were identified to the lowest possible taxonomic unit, in which Insecta (except Chironomidae), Crustacea, Hirudinea, Polychaeta, etc. were identified to families as much as possible, Oligochaeta and Chironomidae larvae to genera as much as possible, and Gastropoda and Bivalvia to species as much as possible. Samples should be processed promptly after collection and analyzed and identified using standard methods. </w:t>
+        <w:t xml:space="preserve">  1）样品采样严格按照规范进行，每个样点采集3次，以确保数据准确性。   2）物种鉴定到尽可能低的分类单元，其中其中昆虫纲（摇蚊除外）、甲壳纲、蛭纲、多毛纲等尽可能鉴定到科，寡毛纲、摇蚊科幼虫尽可能鉴定到属，腹足纲、双壳纲尽可能鉴定到种。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:2021 (Zhaling Lake, Eling Lake, Longyangxia Reservoir, Qinghai Lake, Daihai, Wuliangsuhai, Xiaolangdi Reservoir, Dongping Lake) 2022 (Zhaling Lake, Eling Lake, Longyangxia Reservoir, Wuliangsuhai, Dongping Lake) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域重要湖库2021年（扎陵湖、鄂陵湖、龙羊峡水库、青海湖、岱海、乌梁素海、小浪底水库 东平湖）2022年（ 扎陵湖、鄂陵湖、龙羊峡水库、乌梁素海、东平湖） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:41.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4237.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:39.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Large benthic animals, species abundance, Yellow River Basin, lakes and reservoirs</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型底栖动物, 物种丰度, 黄河流域, 湖泊与水库</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Limnology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖沼学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhaling Lake,  Eling Lake,  Longyangxia Reservoir,  Qinghai Lake,  Daihai,  Wuliangsuhai,  Xiaolangdi Reservoir </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">扎陵湖,  鄂陵湖,  龙羊峡水库,  青海湖,  岱海,  乌梁素海,  小浪底水库和东平湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,679 +1526,973 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Ning,  ZHANG Jingxiao,  ZHANG Zehao,  GAO Yunni,  DONG Jing,  GAO Xiaofei,  YUAN Huatao,  SONG Dongying,  LI Xuejun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宁,  张景晓,  张泽豪,  高云霓,  董静,  高肖飞,  袁华涛,  宋东蓥,  李学军 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Ning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHANG Jingxiao </w:t>
+        <w:t xml:space="preserve">,  张景晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHANG Zehao </w:t>
+        <w:t xml:space="preserve">,  张泽豪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  GAO Yunni </w:t>
+        <w:t xml:space="preserve">,  高云霓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  DONG Jing </w:t>
+        <w:t xml:space="preserve">,  董静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  GAO Xiaofei </w:t>
+        <w:t xml:space="preserve">,  高肖飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  YUAN Huatao </w:t>
+        <w:t xml:space="preserve">,  袁华涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  SONG Dongying </w:t>
+        <w:t xml:space="preserve">,  宋东蓥  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Xuejun </w:t>
+        <w:t xml:space="preserve">,  李学军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Xuejun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李学军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河渔业资源与环境调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:232102320250</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">232102320250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:the Proiect of Yellow RiverFisheries Resources and Environment Investigation from the MARA, P. R. China.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河河南段干支流水生态监测与健康评价体系研究与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Ning, ZHANG Jingxiao, ZHANG Zehao, GAO Yunni, DONG Jing, GAO Xiaofei, YUAN Huatao, SONG Dongying, LI Xuejun. Macrobenthos data set of important lakes and reservoirs in the Yellow River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6415.2024.</w:t>
+        <w:t xml:space="preserve">王宁,张景晓,张泽豪,高云霓,董静,高肖飞,袁华涛,宋东蓥,李学军. 黄河流域重要湖库大型底栖动物数据集（2021-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6415.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>