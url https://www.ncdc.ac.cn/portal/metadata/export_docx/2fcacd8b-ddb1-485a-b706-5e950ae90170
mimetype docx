--- v0 (2026-05-10)
+++ v1 (2026-08-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: PR2 soil moisture profile observation data set in Linze grassland intensive observation area (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区PR2土壤水分剖面观测数据集（2008年5月-7月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2992.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: PR2 soil moisture profile observation data set in Linze grassland intensive observation area (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1727</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2992.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1727</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From May 31 to July 13, 2008, the daily observation of soil moisture profile was carried out in PR2 quadrat and PR2 transect in Linze grassland intensive observation area in the hydrological test area of the middle reaches of the arid area. The changes of soil moisture at different underlying surfaces and depths at Linze grassland station were measured to provide data for the analysis of temporal and spatial changes of soil moisture and the inversion of soil moisture by thermal inertia method. PR2 quadrat is arranged near quadrat a in Linze grassland intensive observation area, which is 3grid × 3Grid，90m × 90m quadrat. For specific coordinate information, please refer to the metadata "Heihe comprehensive remote sensing joint test: layout of quadrat transect in Linze grassland intensive observation area". PR2 transect is arranged as a line, crossing different surface types such as alfalfa land, barley land and saline alkali land. The measuring instrument is PR2, which can provide soil moisture data at 10cm, 20cm, 30cm, 40cm, 60cm and 100cm of soil profile. No observations were made on June 3, June 6, June 8, June 10, June 13, June 21, June 27, June 28, June 29, July 3 and July 12. This data set includes Excel data sheets of soil profile moisture measured on different dates. See metadata for quadrat distribution: "Heihe integrated remote sensing joint test: layout of quadrat transects in Linze grassland intensive observation area" </w:t>
+        <w:t xml:space="preserve">  2008年5月31日至7月13日期间，在中游干旱区水文试验区临泽草地加密观测区PR2样方和PR2样带进行了土壤水分剖面的逐日观测。测量临泽草地站不同下垫面、不同深度土壤水分变化，为土壤水分时空变化分析以及土壤水分的热惯量法反演提供数据。   PR2样方布置在临泽草地加密观测区样方A附近，为3Grid×3Grid，90m×90m样方，具体坐标信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。PR2样带布置为一条线，穿越苜蓿地，大麦地及盐碱地等不同地表类型。测量仪器为PR2，可以提供土壤剖面10cm、20cm、30cm、40cm、60cm及100cm处的土壤水分数据。其中6月3日，6月6日，6月8日，6月10日，6月13日，6月21日，6月27，6月28日，6月29日，7月3日，7月12日没有进行观测。   本数据集包括不同日期下测量的土壤剖面水分Excel数据表格。样方分布请参见元数据：“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From May 31 to July 13, 2008, the daily observation of soil moisture profile was carried out in PR2 quadrat and PR2 transect in Linze grassland intensive observation area in the hydrological test area of the middle reaches of the arid area</w:t>
+        <w:t xml:space="preserve">  2008年5月31日至7月13日期间，在中游干旱区水文试验区临泽草地加密观测区PR2样方和PR2样带进行了土壤水分剖面的逐日观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  PR2 quadrat is arranged near quadrat a in Linze grassland intensive observation area, which is 3grid × 3Grid，90m × 90m quadrat. For specific coordinate information, please refer to the metadata "Heihe comprehensive remote sensing joint test: layout of quadrat transect in Linze grassland intensive observation area". PR2 transect is arranged as a line, crossing different surface types such as alfalfa land, barley land and saline alkali land. The measuring instrument is PR2, which can provide soil moisture data at 10cm, 20cm, 30cm, 40cm, 60cm and 100cm of soil profile. No observations were made on June 3, June 6, June 8, June 10, June 13, June 21, June 27, June 28, June 29, July 3 and July 12</w:t>
+        <w:t xml:space="preserve">  PR2样方布置在临泽草地加密观测区样方A附近，为3Grid×3Grid，90m×90m样方，具体坐标信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。PR2样带布置为一条线，穿越苜蓿地，大麦地及盐碱地等不同地表类型。测量仪器为PR2，可以提供土壤剖面10cm、20cm、30cm、40cm、60cm及100cm处的土壤水分数据。其中6月3日，6月6日，6月8日，6月10日，6月13日，6月21日，6月27，6月28日，6月29日，7月3日，7月12日没有进行观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/31-2008/07/13</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/31-2008/07/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:265.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">265.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:PR2 soil profile moisture meter, soil moisture, daily observation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PR2土壤剖面水分速测仪, 土壤水分, 逐日观测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Linze grassland intensive observation area,  hydrological test area in arid area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  临泽草地加密观测区,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Hongxing,  JIN Rui,  GAI Chunmei,  Han Xujun,  HuXiaoli,  HuangChunling,  Liang Ji,  Liu chao,  NianYanyun,  Wang shuguo,  Wang Xufeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星,  晋锐,  盖春梅,  韩旭军,  胡晓利,  黄春林,  梁继,  刘超,  年雁云,  王树果,  王旭峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Hongxing, JIN Rui, GAI Chunmei, Han Xujun, HuXiaoli, HuangChunling, Liang Ji, Liu chao, NianYanyun, Wang shuguo, Wang Xufeng. Heihe River comprehensive remote sensing joint experiment: PR2 soil moisture profile observation data set in Linze grassland intensive observation area (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1727.</w:t>
+        <w:t xml:space="preserve">李红星,晋锐,盖春梅,韩旭军,胡晓利,黄春林,梁继,刘超,年雁云,王树果,王旭峰. 黑河综合遥感联合试验：临泽草地加密观测区PR2土壤水分剖面观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1727.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>