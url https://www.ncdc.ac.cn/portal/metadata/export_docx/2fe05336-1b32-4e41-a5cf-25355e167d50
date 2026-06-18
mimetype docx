--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木地区冰川分布图（1970年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (1970)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (1970)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2428.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2428.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2428.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国第一次冰川编目应用七十年代的卫星像片和六十年代的航测地形图结合野外考察编目登记1970年代我国冰川分布。</w:t>
+        <w:t xml:space="preserve">For the first time, China used satellite photos in the 1970s and aerial topographic maps in the 1960s to catalogue and register the distribution of glaciers in China in the 1970s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国第一次冰川编目。</w:t>
+        <w:t xml:space="preserve">   This is the first glacial inventory in China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在ENVI软件中利用波段比值法并设定阈值得到二值图像，将二值图转换为冰川边界矢量文件，得到自动提取结果，在ArcGIS软件中结合目视解译的方法手动修正边界。</w:t>
+        <w:t xml:space="preserve">   In envi software, the band ratio method is used and the threshold is set to obtain the binary image. The binary image is converted into a glacier boundary vector file, and the automatic extraction result is obtained. In ArcGIS software, the boundary is manually corrected by combining visual interpretation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  冰川面积精度为0-5%。   数据生产过程: 应用七十年代的卫星像片和六十年代的航测地形图结合野外考察编目登记1970年代我国冰川分布，冰川面积采用透明厘米方格纸量算。   在加工生成数据时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">   The accuracy of glacier area is 0-5%.    Data production process: the distribution of China's glaciers in the 1970s was registered by using satellite photos in the 1970s and aerial topographic maps in the 1960s in combination with field survey cataloguing. The glacier area was measured by using transparent centimeter square paper.    When processing the generated data, keep all the original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-1970/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-1970/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地, 冰川分布, 1970年</w:t>
+        <w:t xml:space="preserve">Theme:Qaidam Basin, glacier distribution, 1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970</w:t>
+        <w:t xml:space="preserve">Time:1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱高峰 </w:t>
+        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石梦寒  </w:t>
+        <w:t xml:space="preserve">author:SHI Menghan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱高峰. 柴达木地区冰川分布图（1970年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2428.2022.</w:t>
+        <w:t xml:space="preserve">zhu gaofeng. Distribution map of glaciers in Qaidam region (1970). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2428.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>