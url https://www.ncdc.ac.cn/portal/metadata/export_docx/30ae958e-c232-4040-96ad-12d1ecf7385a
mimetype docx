--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,992 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">OneDZ：全球碎屑锆石数据库及其对构建巨型地学数据库的启示</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.15522949</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.15522949</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6936.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   随着测试方法的不断改进，碎屑锆石U-Pb年代学数据和Lu-Hf同位素数据的数量已翻倍，并已发展成为地球科学中与大数据方法结合最为紧密的研究领域。然而，如何有效构建地质科学领域的巨型数据库已成为一项挑战。在此，我们推出OneDZ，这是一个全球综合性的碎屑锆石U-Pb年代学和Lu-Hf同位素数据库，包含多样化的样本及其数据来源、位置、地层、沉积年龄以及各种元素和同位素信息。OneDZ收集了相应的地区、地层和岩石学信息，以方便用户快速访问。与现有锆石数据库相比，OneDZ整合了来自275,971篇文献的1,925,687条碎屑锆石U-Pb记录和275,971条碎屑锆石Lu-Hf记录。此外，OneDZ的构建利用了人工智能（AI）和编程脚本，为地质科学中管理大规模非结构化数据提供了新思路。本文进一步探讨了在大规模数据方法在锆石相关领域研究中的应用前景。该数据库展示了大数据在地球科学中的强大作用，为研究深时锆石数据提供了平台。它作为研究的跳板，为理解地球的过去、现在和未来提供了新的见解。</w:t>
+        <w:t xml:space="preserve">The amount of detrital zircon U-Pb geochronology data and Lu-Hf isotopic data has doubled with the continuous improvement of testing methods, and has developed into the most closely integrated research field in earth science with big data methods. However, how to effectively construct giant databases in geoscience has become a challenge. Here, we present OneDZ, a global comprehensive detrital zircon U-Pb geochronology and Lu-Hf isotope database, which includes diverse samples with data source, location, stratigraphy, depositional age, and various elemental and isotopic information. OneDZ collected corresponding regions, stratigraphic and lithological information to facilitate quick access for users. Comparing with current zircon database, OneDZ complies 1,925,687 gains of detrital zircon U-Pb and 275,971 gains of detrital zircon Lu-Hf records from 275,971 publications. Furthermore, the construction of OneDZ leverages artificial intelligence (AI) and programming scripts and offers insights into managing large-scale unstructured data in geosciences. This paper further discusses the perspective of applying big data methods in the research of zircon-related areas. This database exemplifies the power of big data in Earth sciences, providing a platform for investigating zircon data in deep time. It serves as a springboard for research, offering new insights in understanding Earth's past, present, and future. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于：https://zenodo.org/records/15522949</w:t>
+        <w:t xml:space="preserve">    Data source: https://zenodo.org/records/15522949</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  OneDZ整合了来自275,971篇文献的1,925,687条碎屑锆石U-Pb记录和275,971条碎屑锆石Lu-Hf记录。</w:t>
+        <w:t xml:space="preserve">    OneDZ integrated 1925687 detrital zircon U-Pb records and 275971 detrital zircon Lu Hf records from 275971 literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.csv,*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.csv,*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">OneDZ, 全球, 碎屑锆石, 数据库</w:t>
+        <w:t xml:space="preserve">Theme:OneDZ, Global, detrital zircon, database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,812 +1144,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡修棉 </w:t>
+        <w:t xml:space="preserve">contributors:HU Xiumian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡修棉  </w:t>
+        <w:t xml:space="preserve">author:HU Xiumian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Xiumian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡修棉. OneDZ：全球碎屑锆石数据库及其对构建巨型地学数据库的启示. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6936.2025.</w:t>
+        <w:t xml:space="preserve">HU Xiumian. OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6936.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li K, Hu X, Chai R, Yang J, Xue W, Pan Y, Li T, Fang C, Ma A, Huang H, Guo Q, Yang W, Hu L, Qi L, Chen G, Sun G, Zhang S, Deng T, Sun J, Gao B. OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database[J]. Earth System Science Data Discussions, 2025, 2025: 1-37. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-157.</w:t>
       </w:r>