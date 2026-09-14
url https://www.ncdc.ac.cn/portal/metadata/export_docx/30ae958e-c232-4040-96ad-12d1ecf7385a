--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">OneDZ：全球碎屑锆石数据库及其对构建巨型地学数据库的启示</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.15522949</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6936.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.15522949</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6936.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of detrital zircon U-Pb geochronology data and Lu-Hf isotopic data has doubled with the continuous improvement of testing methods, and has developed into the most closely integrated research field in earth science with big data methods. However, how to effectively construct giant databases in geoscience has become a challenge. Here, we present OneDZ, a global comprehensive detrital zircon U-Pb geochronology and Lu-Hf isotope database, which includes diverse samples with data source, location, stratigraphy, depositional age, and various elemental and isotopic information. OneDZ collected corresponding regions, stratigraphic and lithological information to facilitate quick access for users. Comparing with current zircon database, OneDZ complies 1,925,687 gains of detrital zircon U-Pb and 275,971 gains of detrital zircon Lu-Hf records from 275,971 publications. Furthermore, the construction of OneDZ leverages artificial intelligence (AI) and programming scripts and offers insights into managing large-scale unstructured data in geosciences. This paper further discusses the perspective of applying big data methods in the research of zircon-related areas. This database exemplifies the power of big data in Earth sciences, providing a platform for investigating zircon data in deep time. It serves as a springboard for research, offering new insights in understanding Earth's past, present, and future. </w:t>
+        <w:t xml:space="preserve">   随着测试方法的不断改进，碎屑锆石U-Pb年代学数据和Lu-Hf同位素数据的数量已翻倍，并已发展成为地球科学中与大数据方法结合最为紧密的研究领域。然而，如何有效构建地质科学领域的巨型数据库已成为一项挑战。在此，我们推出OneDZ，这是一个全球综合性的碎屑锆石U-Pb年代学和Lu-Hf同位素数据库，包含多样化的样本及其数据来源、位置、地层、沉积年龄以及各种元素和同位素信息。OneDZ收集了相应的地区、地层和岩石学信息，以方便用户快速访问。与现有锆石数据库相比，OneDZ整合了来自275,971篇文献的1,925,687条碎屑锆石U-Pb记录和275,971条碎屑锆石Lu-Hf记录。此外，OneDZ的构建利用了人工智能（AI）和编程脚本，为地质科学中管理大规模非结构化数据提供了新思路。本文进一步探讨了在大规模数据方法在锆石相关领域研究中的应用前景。该数据库展示了大数据在地球科学中的强大作用，为研究深时锆石数据提供了平台。它作为研究的跳板，为理解地球的过去、现在和未来提供了新的见解。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data source: https://zenodo.org/records/15522949</w:t>
+        <w:t xml:space="preserve">  数据来源于：https://zenodo.org/records/15522949</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    OneDZ integrated 1925687 detrital zircon U-Pb records and 275971 detrital zircon Lu Hf records from 275971 literature.</w:t>
+        <w:t xml:space="preserve">  OneDZ整合了来自275,971篇文献的1,925,687条碎屑锆石U-Pb记录和275,971条碎屑锆石Lu-Hf记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.csv,*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.csv,*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:OneDZ, Global, detrital zircon, database</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OneDZ, 全球, 碎屑锆石, 数据库</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,587 +1371,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Xiumian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡修棉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HU Xiumian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡修棉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HU Xiumian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡修棉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Xiumian. OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6936.2025.</w:t>
+        <w:t xml:space="preserve">胡修棉. OneDZ：全球碎屑锆石数据库及其对构建巨型地学数据库的启示. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6936.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li K, Hu X, Chai R, Yang J, Xue W, Pan Y, Li T, Fang C, Ma A, Huang H, Guo Q, Yang W, Hu L, Qi L, Chen G, Sun G, Zhang S, Deng T, Sun J, Gao B. OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database[J]. Earth System Science Data Discussions, 2025, 2025: 1-37. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-157.</w:t>
+        <w:t xml:space="preserve">Li K, Hu X, Chai R, Yang J, Xue W, Pan Y, Li T, Fang C, Ma A, Huang H, Guo Q, Yang W, Hu L, Qi L, Chen G, Sun G, Zhang S, Deng T, Sun J, Gao B. OneDZ: A Global Detrital Zircon Database and Implications for Constructing Giant Geoscience Database[J/OL]. Earth System Science Data Discussions, 2025, 2025: 1-37. DOI: 10.5194/essd-2025-157.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>