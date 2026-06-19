--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（神沙窝沙漠站涡动相关仪-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0034.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0034.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1590</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年6月1日至9月15日的通量观测矩阵中神沙窝站涡动相关通量观测数据。站点位于甘肃省张掖市，下垫面是沙漠。观测点的经纬度是100.49330E, 38.78917N，海拔1594.00m。涡动相关仪架高4.6m，采样频率是10Hz，超声朝向是正北向，超声风速仪与CO2/H2O分析仪之间的距离是15cm。   涡动相关仪的原始观测数据为10Hz，发布的数据是采用Edire软件后处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Edire软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据每30min内缺失率大于3%的数据；（4）剔除夜间弱湍流的观测数据（u小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。   发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set contains the eddy related flux observation data of shenshawo station in the flux observation matrix from June 1 to September 15, 2012. The station is located in Zhangye City, Gansu Province, with the underlying surface of desert. The longitude and latitude of the observation point are 100.49330e, 38.78917n and 1594.00m above sea level. The eddy correlator frame is 4.6m high, the sampling frequency is 10Hz, the ultrasonic direction is due north, and the distance between the ultrasonic anemometer and CO2 / H2O analyzer is 15cm. The original observation data of eddy correlator is 10Hz. The released data is the 30 minute data post processed by edire software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated, mainly the atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30 min flux value output by edire software is also screened: (1) eliminate the data when the instrument is wrong（ 2) Eliminate the data 1H before and after precipitation（ 3) Eliminate the data with a loss rate of more than 3% every 30min of 10Hz original data（ 4) Eliminate the observation data of weak turbulence at night (U &lt; EM &gt; less than 0.1M / s). The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font. The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; The data is stored in *. XLS format. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。</w:t>
+        <w:t xml:space="preserve"> The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; The data is stored in *. XLS format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  涡动相关仪的原始观测数据为10Hz，发布的数据是采用Edire软件后处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价</w:t>
+        <w:t xml:space="preserve"> The original observation data of eddy correlator is 10Hz. The released data is the 30 minute data post processed by edire software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Edire软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据每30min内缺失率大于3%的数据；（4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。</w:t>
+        <w:t xml:space="preserve"> Mainly atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30 min flux value output by edire software is also screened: (1) eliminate the data when the instrument is wrong（ 2) Eliminate the data 1H before and after precipitation（ 3) Eliminate the data with a loss rate of more than 3% every 30min of 10Hz original data（ 4) Eliminate the observation data of weak turbulence at night (U * less than 0.1M / s). The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/01-2012/09/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/01-2012/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">724.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:724.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象, 潜热通量, 二氧化碳通量, 感热通量, 涡动相关仪</w:t>
+        <w:t xml:space="preserve">Theme:hydrometeor, Latent heat flux, CO2 flux, Sensible heat flux, Eddy correlator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  通量观测矩阵,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Flux observation matrix,  Artificial oasis experimental area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为  </w:t>
+        <w:t xml:space="preserve">author:Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘绍民  </w:t>
+        <w:t xml:space="preserve">,  Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（神沙窝沙漠站涡动相关仪-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1590.</w:t>
+        <w:t xml:space="preserve">Liu shaomin. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1590.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">