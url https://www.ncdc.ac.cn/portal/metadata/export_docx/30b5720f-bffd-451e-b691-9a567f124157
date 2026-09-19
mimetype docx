--- v1 (2026-06-19)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（神沙窝沙漠站涡动相关仪-2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0034.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1590</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0034.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1590</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the eddy related flux observation data of shenshawo station in the flux observation matrix from June 1 to September 15, 2012. The station is located in Zhangye City, Gansu Province, with the underlying surface of desert. The longitude and latitude of the observation point are 100.49330e, 38.78917n and 1594.00m above sea level. The eddy correlator frame is 4.6m high, the sampling frequency is 10Hz, the ultrasonic direction is due north, and the distance between the ultrasonic anemometer and CO2 / H2O analyzer is 15cm. The original observation data of eddy correlator is 10Hz. The released data is the 30 minute data post processed by edire software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated, mainly the atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30 min flux value output by edire software is also screened: (1) eliminate the data when the instrument is wrong（ 2) Eliminate the data 1H before and after precipitation（ 3) Eliminate the data with a loss rate of more than 3% every 30min of 10Hz original data（ 4) Eliminate the observation data of weak turbulence at night (U &lt; EM &gt; less than 0.1M / s). The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font. The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; The data is stored in *. XLS format. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年6月1日至9月15日的通量观测矩阵中神沙窝站涡动相关通量观测数据。站点位于甘肃省张掖市，下垫面是沙漠。观测点的经纬度是100.49330E, 38.78917N，海拔1594.00m。涡动相关仪架高4.6m，采样频率是10Hz，超声朝向是正北向，超声风速仪与CO2/H2O分析仪之间的距离是15cm。   涡动相关仪的原始观测数据为10Hz，发布的数据是采用Edire软件后处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Edire软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据每30min内缺失率大于3%的数据；（4）剔除夜间弱湍流的观测数据（u小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。   发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; The data is stored in *. XLS format</w:t>
+        <w:t xml:space="preserve">  发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The original observation data of eddy correlator is 10Hz. The released data is the 30 minute data post processed by edire software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated</w:t>
+        <w:t xml:space="preserve">  涡动相关仪的原始观测数据为10Hz，发布的数据是采用Edire软件后处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mainly atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30 min flux value output by edire software is also screened: (1) eliminate the data when the instrument is wrong（ 2) Eliminate the data 1H before and after precipitation（ 3) Eliminate the data with a loss rate of more than 3% every 30min of 10Hz original data（ 4) Eliminate the observation data of weak turbulence at night (U * less than 0.1M / s). The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font </w:t>
+        <w:t xml:space="preserve">  主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Edire软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据每30min内缺失率大于3%的数据；（4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/01-2012/09/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/01-2012/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:724.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">724.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:hydrometeor, Latent heat flux, CO2 flux, Sensible heat flux, Eddy correlator</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象, 潜热通量, 二氧化碳通量, 感热通量, 涡动相关仪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Flux observation matrix,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  通量观测矩阵,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,617 +1458,866 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Liu shaomin </w:t>
+        <w:t xml:space="preserve">,  刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center , Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心, 徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (shenshawo desert station vortex correlator-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1590.</w:t>
+        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（神沙窝沙漠站涡动相关仪-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1590.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118, (23). </w:t>
+        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118(23).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>