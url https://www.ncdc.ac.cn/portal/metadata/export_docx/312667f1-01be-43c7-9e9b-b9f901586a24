--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IAP 温度 1°网格分析产品（IAPv4）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IAP temperature 1° gridded analysis product (IAPv4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IAP temperature 1° gridded analysis product (IAPv4)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> http://dx.doi.org/10.12157/IOCAS.20240117.002 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> http://dx.doi.org/10.12157/IOCAS.20240117.002 </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  第四版大气物理研究所（IAPv4）海洋温度和海洋热含量（OHC）客观分析产品主要考虑了质量控制（QC）程序、气候学、偏差校正、垂直和水平插值以及制图等方面的最新发展，并提供了自 1940 年（1957 年以后更可靠）以来 6000 米以上（119 层）的月度数据，数据集的水平分辨率为 1°×1°，垂直覆盖范围从地表到 6000 米（119 层），时间范围从 1940 年至今（月平均）。</w:t>
+        <w:t xml:space="preserve">The fourth edition of the Institute of Atmospheric Physics (IAPv4) objective analysis product for ocean temperature and ocean heat content (OHC) mainly considers the latest developments in quality control (QC) procedures, climatology, deviation correction, vertical and horizontal interpolation, and mapping, and provides monthly data of over 6000 meters (119 layers) since 1940 (more reliable since 1957). The horizontal resolution of the dataset is 1 °× 1 °, and the vertical coverage range is from the surface to 6000 meters (119 layers), with a time range from 1940 to the present (monthly average). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  IAPv4 温度网格产品的数据源来自世界海洋数据库 (WOD)，包括所有可用的观测数据，包括来自 XBT、CTD、Argo、Bottle、MBT、Glider、系泊和其他仪器的现场数据，以及一些中国数据。</w:t>
+        <w:t xml:space="preserve">  The data source for the IAPv4 temperature grid product comes from the World Ocean Database (WOD), which includes all available observational data, including on-site data from XBT, CTD, Argo, Bottle, MBT, Glider, mooring, and other instruments, as well as some Chinese data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用了新的数据质量控制系统（CODC-QC）和新的气候系统；模型模拟用于指导从点位测量到网格的映射（EnOI 与动力学集合，并做了一些修改。</w:t>
+        <w:t xml:space="preserve">   We have implemented a new data quality control system (CODC-QC) and a new climate system; The model simulation is used to guide the mapping from point measurements to grids (EnOI and dynamic sets), with some modifications made</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  IAPv4 与前一版本 IAPv3 以及其他数据产品、海面温度（SST）和卫星观测数据进行了比较。与 IAPv3 相比，1955-2023 年期间，IAPv4 上层 2000 米 OHC 的长期增加略强，这主要是由于新开发的偏差校正。2005-2023 年期间，IAPv4 的 0-2000 米 OHC 趋势也高于 IAPv3，这主要是由于质量控制过程的更新。IAPv4 的最上层与独立的 SST 数据集一致。与 IAPv3 和本研究调查的其他 OHC 产品相比，IAPv4 的逐月 OHC 变率更小，海洋变暖速率趋势（即变暖加速）与大气顶部的净能量失衡比 IAPv3 更一致，海平面预算可以在不确定范围内闭合。</w:t>
+        <w:t xml:space="preserve">  IAPv4 was compared with the previous version IAPv3, as well as other data products, sea surface temperature (SST), and satellite observation data. Compared with IAPv3, the long-term increase of 2000 meter OHC in the upper layer of IAPv4 from 1955 to 2023 is slightly stronger, mainly due to the newly developed deviation correction. During the period of 2005-2023, the trend of 0-2000 meter OHC in IAPv4 was also higher than that in IAPv3, mainly due to updates in the quality control process. The top layer of IAPv4 is consistent with the independent SST dataset. Compared with IAPv3 and other OHC products investigated in this study, IAPv4 has a smaller monthly OHC variability, and the trend of ocean warming rate (i.e. warming acceleration) is more consistent with the net energy imbalance at the top of the atmosphere than IAPv3. The sea level budget can be closed within an uncertain range. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1940/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1940/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">41.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:41.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球</w:t>
+        <w:t xml:space="preserve">Theme:Global</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1940-2023</w:t>
+        <w:t xml:space="preserve">Time:1940-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">成里京 </w:t>
+        <w:t xml:space="preserve">contributors:CHENG LiJing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">成里京  </w:t>
+        <w:t xml:space="preserve">author:CHENG LiJing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHENG LiJing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">成里京. IAP 温度 1°网格分析产品（IAPv4）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 .</w:t>
+        <w:t xml:space="preserve">CHENG LiJing. IAP temperature 1° gridded analysis product (IAPv4). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng L, Pan Y, Tan Z, Zheng H, Zhu Y, Wei W, Du J, Yuan H, Li G, Ye H, Gouretski V, Li Y, Trenberth K E, Abraham J, Jin Y, Reseghetti F, Lin X, Zhang B, Chen G, Mann M E, Zhu J. IAPv4 ocean temperature and ocean heat content gridded dataset[J]. Earth System Science Data, 2024, 16, (8): 3517-3546. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-3517-2024.</w:t>
       </w:r>