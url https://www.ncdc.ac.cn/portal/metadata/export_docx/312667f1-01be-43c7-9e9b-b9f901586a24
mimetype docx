--- v1 (2026-06-23)
+++ v2 (2026-09-23)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IAP temperature 1° gridded analysis product (IAPv4)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IAP 温度 1°网格分析产品（IAPv4）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> http://dx.doi.org/10.12157/IOCAS.20240117.002 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IAP temperature 1° gridded analysis product (IAPv4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 </w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> http://dx.doi.org/10.12157/IOCAS.20240117.002 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The fourth edition of the Institute of Atmospheric Physics (IAPv4) objective analysis product for ocean temperature and ocean heat content (OHC) mainly considers the latest developments in quality control (QC) procedures, climatology, deviation correction, vertical and horizontal interpolation, and mapping, and provides monthly data of over 6000 meters (119 layers) since 1940 (more reliable since 1957). The horizontal resolution of the dataset is 1 °× 1 °, and the vertical coverage range is from the surface to 6000 meters (119 layers), with a time range from 1940 to the present (monthly average). </w:t>
+        <w:t xml:space="preserve">  第四版大气物理研究所（IAPv4）海洋温度和海洋热含量（OHC）客观分析产品主要考虑了质量控制（QC）程序、气候学、偏差校正、垂直和水平插值以及制图等方面的最新发展，并提供了自 1940 年（1957 年以后更可靠）以来 6000 米以上（119 层）的月度数据，数据集的水平分辨率为 1°×1°，垂直覆盖范围从地表到 6000 米（119 层），时间范围从 1940 年至今（月平均）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data source for the IAPv4 temperature grid product comes from the World Ocean Database (WOD), which includes all available observational data, including on-site data from XBT, CTD, Argo, Bottle, MBT, Glider, mooring, and other instruments, as well as some Chinese data</w:t>
+        <w:t xml:space="preserve">  IAPv4 温度网格产品的数据源来自世界海洋数据库 (WOD)，包括所有可用的观测数据，包括来自 XBT、CTD、Argo、Bottle、MBT、Glider、系泊和其他仪器的现场数据，以及一些中国数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   We have implemented a new data quality control system (CODC-QC) and a new climate system; The model simulation is used to guide the mapping from point measurements to grids (EnOI and dynamic sets), with some modifications made</w:t>
+        <w:t xml:space="preserve">  使用了新的数据质量控制系统（CODC-QC）和新的气候系统；模型模拟用于指导从点位测量到网格的映射（EnOI 与动力学集合，并做了一些修改。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  IAPv4 was compared with the previous version IAPv3, as well as other data products, sea surface temperature (SST), and satellite observation data. Compared with IAPv3, the long-term increase of 2000 meter OHC in the upper layer of IAPv4 from 1955 to 2023 is slightly stronger, mainly due to the newly developed deviation correction. During the period of 2005-2023, the trend of 0-2000 meter OHC in IAPv4 was also higher than that in IAPv3, mainly due to updates in the quality control process. The top layer of IAPv4 is consistent with the independent SST dataset. Compared with IAPv3 and other OHC products investigated in this study, IAPv4 has a smaller monthly OHC variability, and the trend of ocean warming rate (i.e. warming acceleration) is more consistent with the net energy imbalance at the top of the atmosphere than IAPv3. The sea level budget can be closed within an uncertain range. </w:t>
+        <w:t xml:space="preserve">  IAPv4 与前一版本 IAPv3 以及其他数据产品、海面温度（SST）和卫星观测数据进行了比较。与 IAPv3 相比，1955-2023 年期间，IAPv4 上层 2000 米 OHC 的长期增加略强，这主要是由于新开发的偏差校正。2005-2023 年期间，IAPv4 的 0-2000 米 OHC 趋势也高于 IAPv3，这主要是由于质量控制过程的更新。IAPv4 的最上层与独立的 SST 数据集一致。与 IAPv3 和本研究调查的其他 OHC 产品相比，IAPv4 的逐月 OHC 变率更小，海洋变暖速率趋势（即变暖加速）与大气顶部的净能量失衡比 IAPv3 更一致，海平面预算可以在不确定范围内闭合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1940/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1940/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:41.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Global</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1940-2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1940-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHENG LiJing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成里京 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHENG LiJing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成里京  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHENG LiJing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成里京</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHENG LiJing. IAP temperature 1° gridded analysis product (IAPv4). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 .</w:t>
+        <w:t xml:space="preserve">成里京. IAP 温度 1°网格分析产品（IAPv4）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://datapid.cn/CSTR:33685.11.IOCAS.20240117.002 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheng L, Pan Y, Tan Z, Zheng H, Zhu Y, Wei W, Du J, Yuan H, Li G, Ye H, Gouretski V, Li Y, Trenberth K E, Abraham J, Jin Y, Reseghetti F, Lin X, Zhang B, Chen G, Mann M E, Zhu J. IAPv4 ocean temperature and ocean heat content gridded dataset[J]. Earth System Science Data, 2024, 16, (8): 3517-3546. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-3517-2024.</w:t>
+        <w:t xml:space="preserve">Cheng L, Pan Y, Tan Z, Zheng H, Zhu Y, Wei W, Du J, Yuan H, Li G, Ye H, Gouretski V, Li Y, Trenberth KE, Abraham J, Jin Y, Reseghetti F, Lin X, Zhang B, Chen G, Mann ME, Zhu J. IAPv4 ocean temperature and ocean heat content gridded dataset[J/OL]. Earth System Science Data, 2024, 16(8): 3517-3546. DOI: 10.5194/essd-16-3517-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>