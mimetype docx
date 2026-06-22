--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1986-2005年，1986-2098年（RCP2.6RCP4.5RCP8.5），北半球多年冻土数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Northern Hemisphere Permafrost Dataset (1986-2098)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">During 1986-2005 and 1986-2098 (rcp2.6rcp4.5rcp8.5), the permafrost data sets in the northern hemisphere were collected</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0032.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0032.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">此数据集包含在Historical(1986-2005年)以及RCP2.6、RCP4.5、RCP8.5三种未来排放情景下（2006-2098年）北半球多年冻土融化深度处的温度数据。数据集覆盖时间为1986-2098年，共计93年。其时间分辨率为年尺度，空间分辨率为1°×1°。其中，温度小于零的区域表示存在多年冻土。北半球多年冻土数据集（1986-2098年）是根据Kudryavtsev模型算出的多年冻土融化深度处的温度（℃），温度小于零的区域可以表征为多年冻土区域。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">参与CMIP5计划的5个模式在HIS、RCP2.6、RCP4.5、RCP8.5情景下的月平均温度、降水、土壤湿度数据集。在HIS情景下，数据长短为1986-2005年，各RCP情景下数据长度为2006-2098年。数据下载网址为http://www.ipcc-data.org/sim/gcm_monthly/AR5/Reference-Archive.html。</w:t>
+        <w:t xml:space="preserve">Monthly average temperature, precipitation, and soil moisture datasets for the five modes participating in the CMIP5 program under HIS, RCP2.6, RCP4.5, and RCP8.5 scenarios. In the HIS scenario, the data length is from 1986 to 2005, while in each RCP scenario, the data length is from 2006 to 2098. The data download website is http://www.ipcc-data.org/sim/gcm_monthly/AR5/Reference-Archive.html 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">首先将各模式温度、降水、土壤湿度数据统一插值到1°×1°格点上。然后使用Kudryavtsev方法计算得到冻结融化深度处的温度。 Kudryavtsev模型具体计算过程见：Anisimov O.A., N.I. Shiklomanov and F.E. Nelson. Global warming and active-layer thickness: results from transient general circulation models. Global and Planetary Change. 15, 61-77 (1997).</w:t>
+        <w:t xml:space="preserve">Firstly, interpolate the temperature, precipitation, and soil moisture data of each mode uniformly onto a 1 °× 1 ° grid point. Then use the Kudryavtsev method to calculate the temperature at the depth of freezing and melting. The specific calculation process of Kudryavtsev model is shown in: Anisimov O.A., N.I. Shiklomanov and F.E. Nelson. Global warming and active-layer thickness: results from transient general circulation models. Global and Planetary Change. 15, 61-77 (1997).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、在模式筛选过程中，通过对比CMIP5模式数据在北半球区域与再分析资料的时空分布、相关系数等，选取了在北半球适用性较好，与再分析资料时空分布较为一致且相关性较高的五个模式，完成了模式的优选过程。2、数据处理、插值过程中逐步与原数据进行对比，每一步进行了严格的检查，确保了数据的准确性。3、使用本数据集估算的多年冻土面积与IPA观测结果进行比较，从空间分布于数值上均高度接近，北半球多年冻土面积在数值上偏差小于3%。综上，本数据集在北半球适用性较好，数据质量合格。</w:t>
+        <w:t xml:space="preserve">1、 In the process of pattern selection, by comparing the spatiotemporal distribution and correlation coefficient of CMIP5 pattern data with reanalysis data in the northern hemisphere region, five patterns with good applicability in the northern hemisphere, consistent spatiotemporal distribution with reanalysis data, and high correlation were selected to complete the pattern selection process. 2. During the data processing and interpolation process, the data is gradually compared with the original data, and each step is rigorously checked to ensure the accuracy of the data. 3. The estimated permafrost area using this dataset is compared with the IPA observation results, and the spatial distribution is highly similar numerically. The numerical deviation of the permafrost area in the northern hemisphere is less than 3%. Overall, this dataset has good applicability in the Northern Hemisphere and meets the required data quality standards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1986/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1986/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:16.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北半球, 多年冻土, 面积</w:t>
+        <w:t xml:space="preserve">Theme:Northern hemisphere, permafrost, area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986-2098</w:t>
+        <w:t xml:space="preserve">Time:1986-2098</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">Place:Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,962 +1185,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王澄海 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Chenghai    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王澄海  </w:t>
+        <w:t xml:space="preserve">author:WANG Chenghai    </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Chenghai    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01808</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化影响综合分析与适应机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王澄海. 1986-2005年，1986-2098年（RCP2.6RCP4.5RCP8.5），北半球多年冻土数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.67.</w:t>
+        <w:t xml:space="preserve">WANG Chenghai   . Northern Hemisphere Permafrost Dataset (1986-2098). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Chenghai, Wu Di, Kong Ying, Li Ruolin, Shi Hongxia. Changes of Soil Thermal and Hydraulic Regimes in Northern Hemisphere Permafrost Regions over the 21st Century[J]. Arctic, Antarctic, and Alpine Research, 2017, 49, (2). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">