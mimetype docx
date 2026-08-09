--- v1 (2026-06-22)
+++ v2 (2026-08-09)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Northern Hemisphere Permafrost Dataset (1986-2098)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北半球多年冻土数据集（1986-2098年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0032.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Northern Hemisphere Permafrost Dataset (1986-2098)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.67</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0032.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">北半球多年冻土数据集（1986-2098年）是根据Kudryavtsev模型算出的多年冻土融化深度处的温度（℃），其中，温度小于零的区域表示存在多年冻土。此数据集包含在Historical(1986-2005年)以及RCP2.6、RCP4.5、RCP8.5三种未来排放情景下（2006-2098年）北半球多年冻土融化深度处的温度数据。数据集覆盖时间为1986-2098年，共计93年。其时间分辨率为年尺度，空间分辨率为1°×1°。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average temperature, precipitation, and soil moisture datasets for the five modes participating in the CMIP5 program under HIS, RCP2.6, RCP4.5, and RCP8.5 scenarios. In the HIS scenario, the data length is from 1986 to 2005, while in each RCP scenario, the data length is from 2006 to 2098. The data download website is http://www.ipcc-data.org/sim/gcm_monthly/AR5/Reference-Archive.html 。</w:t>
+        <w:t xml:space="preserve">参与CMIP5计划的5个模式在HIS、RCP2.6、RCP4.5、RCP8.5情景下的月平均温度、降水、土壤湿度数据集。在HIS情景下，数据长短为1986-2005年，各RCP情景下数据长度为2006-2098年。数据下载网址为http://www.ipcc-data.org/sim/gcm_monthly/AR5/Reference-Archive.html。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Firstly, interpolate the temperature, precipitation, and soil moisture data of each mode uniformly onto a 1 °× 1 ° grid point. Then use the Kudryavtsev method to calculate the temperature at the depth of freezing and melting. The specific calculation process of Kudryavtsev model is shown in: Anisimov O.A., N.I. Shiklomanov and F.E. Nelson. Global warming and active-layer thickness: results from transient general circulation models. Global and Planetary Change. 15, 61-77 (1997).</w:t>
+        <w:t xml:space="preserve">首先将各模式温度、降水、土壤湿度数据统一插值到1°×1°格点上。然后使用Kudryavtsev方法计算得到冻结融化深度处的温度。 Kudryavtsev模型具体计算过程见：Anisimov O.A., N.I. Shiklomanov and F.E. Nelson. Global warming and active-layer thickness: results from transient general circulation models. Global and Planetary Change. 15, 61-77 (1997).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、 In the process of pattern selection, by comparing the spatiotemporal distribution and correlation coefficient of CMIP5 pattern data with reanalysis data in the northern hemisphere region, five patterns with good applicability in the northern hemisphere, consistent spatiotemporal distribution with reanalysis data, and high correlation were selected to complete the pattern selection process. 2. During the data processing and interpolation process, the data is gradually compared with the original data, and each step is rigorously checked to ensure the accuracy of the data. 3. The estimated permafrost area using this dataset is compared with the IPA observation results, and the spatial distribution is highly similar numerically. The numerical deviation of the permafrost area in the northern hemisphere is less than 3%. Overall, this dataset has good applicability in the Northern Hemisphere and meets the required data quality standards. </w:t>
+        <w:t xml:space="preserve">1、在模式筛选过程中，通过对比CMIP5模式数据在北半球区域与再分析资料的时空分布、相关系数等，选取了在北半球适用性较好，与再分析资料时空分布较为一致且相关性较高的五个模式，完成了模式的优选过程。2、数据处理、插值过程中逐步与原数据进行对比，每一步进行了严格的检查，确保了数据的准确性。3、使用本数据集估算的多年冻土面积与IPA观测结果进行比较，从空间分布于数值上均高度接近，北半球多年冻土面积在数值上偏差小于3%。综上，本数据集在北半球适用性较好，数据质量合格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1986/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:16.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Northern hemisphere, permafrost, area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球, 多年冻土, 面积</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1986-2098</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986-2098</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,661 +1458,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Chenghai    </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王澄海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Chenghai    </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王澄海  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Chenghai    </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王澄海</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01808</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01808</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化影响综合分析与适应机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Chenghai   . Northern Hemisphere Permafrost Dataset (1986-2098). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.67.</w:t>
+        <w:t xml:space="preserve">王澄海. 北半球多年冻土数据集（1986-2098年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Chenghai, Wu Di, Kong Ying, Li Ruolin, Shi Hongxia. Changes of Soil Thermal and Hydraulic Regimes in Northern Hemisphere Permafrost Regions over the 21st Century[J]. Arctic, Antarctic, and Alpine Research, 2017, 49, (2). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">