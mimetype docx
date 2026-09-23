--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -2391,51 +2391,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Chenghai, Wu Di, Kong Ying, Li Ruolin, Shi Hongxia. Changes of Soil Thermal and Hydraulic Regimes in Northern Hemisphere Permafrost Regions over the 21st Century[J]. Arctic, Antarctic, and Alpine Research, 2017, 49, (2). </w:t>
+        <w:t xml:space="preserve">Wang Chenghai, Wu Di, Kong Ying, Li Ruolin, Shi Hongxia. Changes of Soil Thermal and Hydraulic Regimes in Northern Hemisphere Permafrost Regions over the 21st Century[J]. Arctic, Antarctic, and Alpine Research, 2017, 49(2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>