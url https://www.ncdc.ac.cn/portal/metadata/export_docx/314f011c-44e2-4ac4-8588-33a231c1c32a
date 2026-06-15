--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域国有控制工业企业单位数统计数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0020.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0020.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.2021.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收录了8个省（河南、山西、陕西、山东、青海、四川、甘肃、宁夏）和38个市（三门峡、洛阳、焦作、郑州、新乡、开封、濮阳、榆林、延安、渭南、吕梁、忻州、临汾、运城、菏泽、济宁、泰安、聊城、济南、德州、滨州、淄博、东营、海东等）以及102个县国有控制工业企业单位数。其中，山东济南市的国有控制工业企业为155个；山西临汾市有76个，河南省三门峡市的国有控制企业单位数为58个；新乡市的为45个；以上4个市区是该数据集统计国有控制单位数较多的城市。   注：国有控制工业企业单位数统计/单位：个。数据来源于各省市县统计局发布的2015年至2019年年鉴资料。</w:t>
+        <w:t xml:space="preserve">This dataset collects the number of state-controlled industrial enterprises in 8 provinces (Henan, Shanxi, Shaanxi, Shandong, Qinghai, Sichuan, Gansu, and Ningxia) and 38 cities (Sanmenxia, Luoyang, Jiaozuo, Zhengzhou, Xinxiang, Kaifeng, Puyang, Yulin, Yan'an, Weinan, Luliang, Xinzhou, Linfen, Yuncheng, Heze, Jining, Tai'an, Liaocheng, Jinan, Dezhou, Binzhou, Zibo, Dongying, Haidong, etc.), as well as 102 counties. Among them, there are 155 state-controlled industrial enterprises in Jinan, Shandong; 76 in Linfen, Shanxi; 58 in Sanmenxia, Henan Province; and 45 in Xinxiang City. These four urban areas have a relatively high number of state-controlled enterprises in this dataset. Note: The unit of measurement for the number of state-controlled industrial enterprises is "unit." The data sources are the yearbooks published by the statistics bureaus of various provinces, cities, and counties from 2015 to 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料：   三门峡市统计年鉴2015年～2019年统计年鉴   洛阳市统计年鉴2015年～2019年统计年鉴   焦作市统计年鉴2015年～2019年统计年鉴   郑州市统计年鉴2015年～2019年统计年鉴   新乡市统计年鉴2015年～2019年统计年鉴   开封市统计年鉴2015年～2019年统计年鉴   濮阳市统计年鉴2015年～2019年统计年鉴   榆林市统计年鉴2015年～2019年统计年鉴   延安市统计年鉴2015年～2019年统计年鉴   渭南市统计年鉴2015年～2019年统计年鉴   忻州市统计年鉴2015年～2019年统计年鉴   临汾市统计年鉴2015年～2019年统计年鉴   运城市统计年鉴2015年～2019年统计年鉴   吕梁市统计年鉴2015年～2019年统计年鉴   菏泽市统计年鉴2015年～2019年统计年鉴   济宁市统计年鉴2015年～2019年统计年鉴   泰安市统计年鉴2015年～2019年统计年鉴   聊城市统计年鉴2015年～2019年统计年鉴   济南市统计年鉴2015年～2019年统计年鉴   滨州市统计年鉴2015年～2019年统计年鉴   淄博市统计年鉴2015年～2019年统计年鉴   东营市统计年鉴2015年～2019年统计年鉴   青海省统计年鉴2015年～2019年统计年鉴   阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴   兰州市统计年鉴2015年～2019年统计年鉴   中卫市统计年鉴2015年～2019年统计年鉴   吴忠市统计年鉴2015年～2019年统计年鉴   银川市统计年鉴2015年～2019年统计年鉴   鄂尔多斯市统计年鉴2015年～2019年统计年鉴&lt;/p</w:t>
+        <w:t xml:space="preserve"> The main sources of this dataset are the 2015 to 2019 yearbook materials released by the statistical bureaus of various provinces, cities, and counties:  Statistical Yearbook of Sanmenxia City, 2015-2019  Luoyang Statistical Yearbook 2015-2019 Statistical Yearbook  Jiaozuo City Statistical Yearbook 2015-2019 Statistical Yearbook  Zhengzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Xinxiang City, 2015-2019  Kaifeng Statistical Yearbook 2015-2019 Statistical Yearbook  Puyang Statistical Yearbook 2015-2019 Statistical Yearbook  Yulin Statistical Yearbook 2015-2019 Statistical Yearbook &lt; Yan'an Statistical Yearbook 2015-2019 Statistical Yearbook  Weinan Statistical Yearbook 2015-2019 Statistical Yearbook  Xinzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Linfen Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Yuncheng City, 2015-2019  Statistical Yearbook of Lvliang City, 2015-2019  Heze Statistical Yearbook 2015-2019 Statistical Yearbook  Jining Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Tai'an City, 2015-2019  Statistical Yearbook of Liaocheng City, 2015-2019  Jinan Statistical Yearbook 2015-2019 Statistical Yearbook  Binzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Zibo City, 2015-2019  Statistical Yearbook of Dongying City, 2015-2019  Qinghai Provincial Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Aba Tibetan and Qiang Autonomous Prefecture, 2015-2019  Lanzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Zhongwei City Statistical Yearbook 2015-2019 Statistical Yearbook  Wuzhong Statistical Yearbook 2015-2019 Statistical Yearbook  Yinchuan Statistical Yearbook 2015-2019 Statistical Yearbook  Ordos Statistical Yearbook 2015-2019 Statistical Yearbook&lt;/p</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  取年鉴中数据格式：整数数据类型。</w:t>
+        <w:t xml:space="preserve"> The data in the yearbook is formatted as integer data type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:32.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 统计年鉴, 国有控制工业企业</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, statistical yearbook, state-owned controlled industrial enterprises</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域,  山东,  四川,  宁夏,  内蒙古,  青海省,  山西省,  河南省,  甘肃省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin,  Shandong,  Sichuan,  Ningxia,  Inner Mongolia,  Qinghai Province,  Shanxi Province,  Henan Province,  Gansu Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域国有控制工业企业单位数统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.21.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.21.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>