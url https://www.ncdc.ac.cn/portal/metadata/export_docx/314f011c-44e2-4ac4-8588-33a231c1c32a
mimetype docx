--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域国有控制工业企业单位数统计数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0020.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.2021.21</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0020.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.2021.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset collects the number of state-controlled industrial enterprises in 8 provinces (Henan, Shanxi, Shaanxi, Shandong, Qinghai, Sichuan, Gansu, and Ningxia) and 38 cities (Sanmenxia, Luoyang, Jiaozuo, Zhengzhou, Xinxiang, Kaifeng, Puyang, Yulin, Yan'an, Weinan, Luliang, Xinzhou, Linfen, Yuncheng, Heze, Jining, Tai'an, Liaocheng, Jinan, Dezhou, Binzhou, Zibo, Dongying, Haidong, etc.), as well as 102 counties. Among them, there are 155 state-controlled industrial enterprises in Jinan, Shandong; 76 in Linfen, Shanxi; 58 in Sanmenxia, Henan Province; and 45 in Xinxiang City. These four urban areas have a relatively high number of state-controlled enterprises in this dataset. Note: The unit of measurement for the number of state-controlled industrial enterprises is "unit." The data sources are the yearbooks published by the statistics bureaus of various provinces, cities, and counties from 2015 to 2019. </w:t>
+        <w:t xml:space="preserve">  本数据集收录了8个省（河南、山西、陕西、山东、青海、四川、甘肃、宁夏）和38个市（三门峡、洛阳、焦作、郑州、新乡、开封、濮阳、榆林、延安、渭南、吕梁、忻州、临汾、运城、菏泽、济宁、泰安、聊城、济南、德州、滨州、淄博、东营、海东等）以及102个县国有控制工业企业单位数。其中，山东济南市的国有控制工业企业为155个；山西临汾市有76个，河南省三门峡市的国有控制企业单位数为58个；新乡市的为45个；以上4个市区是该数据集统计国有控制单位数较多的城市。   注：国有控制工业企业单位数统计/单位：个。数据来源于各省市县统计局发布的2015年至2019年年鉴资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The main sources of this dataset are the 2015 to 2019 yearbook materials released by the statistical bureaus of various provinces, cities, and counties:  Statistical Yearbook of Sanmenxia City, 2015-2019  Luoyang Statistical Yearbook 2015-2019 Statistical Yearbook  Jiaozuo City Statistical Yearbook 2015-2019 Statistical Yearbook  Zhengzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Xinxiang City, 2015-2019  Kaifeng Statistical Yearbook 2015-2019 Statistical Yearbook  Puyang Statistical Yearbook 2015-2019 Statistical Yearbook  Yulin Statistical Yearbook 2015-2019 Statistical Yearbook &lt; Yan'an Statistical Yearbook 2015-2019 Statistical Yearbook  Weinan Statistical Yearbook 2015-2019 Statistical Yearbook  Xinzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Linfen Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Yuncheng City, 2015-2019  Statistical Yearbook of Lvliang City, 2015-2019  Heze Statistical Yearbook 2015-2019 Statistical Yearbook  Jining Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Tai'an City, 2015-2019  Statistical Yearbook of Liaocheng City, 2015-2019  Jinan Statistical Yearbook 2015-2019 Statistical Yearbook  Binzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Zibo City, 2015-2019  Statistical Yearbook of Dongying City, 2015-2019  Qinghai Provincial Statistical Yearbook 2015-2019 Statistical Yearbook  Statistical Yearbook of Aba Tibetan and Qiang Autonomous Prefecture, 2015-2019  Lanzhou Statistical Yearbook 2015-2019 Statistical Yearbook  Zhongwei City Statistical Yearbook 2015-2019 Statistical Yearbook  Wuzhong Statistical Yearbook 2015-2019 Statistical Yearbook  Yinchuan Statistical Yearbook 2015-2019 Statistical Yearbook  Ordos Statistical Yearbook 2015-2019 Statistical Yearbook&lt;/p</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料：   三门峡市统计年鉴2015年～2019年统计年鉴   洛阳市统计年鉴2015年～2019年统计年鉴   焦作市统计年鉴2015年～2019年统计年鉴   郑州市统计年鉴2015年～2019年统计年鉴   新乡市统计年鉴2015年～2019年统计年鉴   开封市统计年鉴2015年～2019年统计年鉴   濮阳市统计年鉴2015年～2019年统计年鉴   榆林市统计年鉴2015年～2019年统计年鉴   延安市统计年鉴2015年～2019年统计年鉴   渭南市统计年鉴2015年～2019年统计年鉴   忻州市统计年鉴2015年～2019年统计年鉴   临汾市统计年鉴2015年～2019年统计年鉴   运城市统计年鉴2015年～2019年统计年鉴   吕梁市统计年鉴2015年～2019年统计年鉴   菏泽市统计年鉴2015年～2019年统计年鉴   济宁市统计年鉴2015年～2019年统计年鉴   泰安市统计年鉴2015年～2019年统计年鉴   聊城市统计年鉴2015年～2019年统计年鉴   济南市统计年鉴2015年～2019年统计年鉴   滨州市统计年鉴2015年～2019年统计年鉴   淄博市统计年鉴2015年～2019年统计年鉴   东营市统计年鉴2015年～2019年统计年鉴   青海省统计年鉴2015年～2019年统计年鉴   阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴   兰州市统计年鉴2015年～2019年统计年鉴   中卫市统计年鉴2015年～2019年统计年鉴   吴忠市统计年鉴2015年～2019年统计年鉴   银川市统计年鉴2015年～2019年统计年鉴   鄂尔多斯市统计年鉴2015年～2019年统计年鉴&lt;/p</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data in the yearbook is formatted as integer data type.</w:t>
+        <w:t xml:space="preserve">  取年鉴中数据格式：整数数据类型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:32.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yellow River Basin, statistical yearbook, state-owned controlled industrial enterprises</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域, 统计年鉴, 国有控制工业企业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin,  Shandong,  Sichuan,  Ningxia,  Inner Mongolia,  Qinghai Province,  Shanxi Province,  Henan Province,  Gansu Province,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域,  河南省,  山西省,  山东,  青海省,  四川,  宁夏,  内蒙古,  甘肃省,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical data of the number of state controlled industrial enterprises in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.21.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域国有控制工业企业单位数统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.21.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>