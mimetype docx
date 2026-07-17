--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPMCT：北欧海域综合多源极地中尺度气旋路径数据集（2001-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.17142448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.17142448</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7021.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">极地</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polar region</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集完整记录了2001-2024年间北欧海域冬季（11月至次年4月）极地中尺度气旋的24年观测记录。该数据集包含1110条涡旋轨迹、16001个气旋云特征（含长度、宽度、位置及形态特征——螺旋状/逗号状），以及4472条风速记录（风矢量图像与气旋最大风速）。同时提供基于ERA5数据推导的对应每小时涡旋路径，包含850 hPa涡度及邻近海平面最低气压值。作为北欧海域最全面的PMC档案库，IMPMCT数据集为深化气旋生成与增强机制研究提供基础数据，助力开发增强型监测预警系统，支持极地数值天气预报模型的验证与优化，并促进海上作业风险评估与安全规程的改进。</w:t>
+        <w:t xml:space="preserve">This dataset fully records 24 years of observational records of polar mesoscale cyclones in the Nordic region during winter (November to April of the following year) from 2001 to 2024. This dataset contains 1110 vortex trajectories, 16001 cyclone cloud features (including length, width, position, and shape features - spiral/comma shaped), and 4472 wind speed records (wind vector images and maximum cyclone wind speed). At the same time, provide the corresponding hourly vortex path derived from ERA5 data, including 850 hPa vorticity and the lowest atmospheric pressure value near the sea level. As the most comprehensive PMC archive in the Nordic waters, the IMPMCT dataset provides basic data for deepening research on cyclone generation and enhancement mechanisms, assisting in the development of enhanced monitoring and early warning systems, supporting the validation and optimization of polar numerical weather forecasting models, and promoting the improvement of risk assessment and safety regulations for offshore operations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1、AVHRR数据：本研究用观测气旋云特征的红外影像源自AVHRR的两类一级B数据产品（Kalluri et al., 2021）：全球覆盖（GAC）与局部覆盖（LAC）四波段数据。   2、ERA5数据：本研究采用2001-2024年扩展冬季时段（11月至次年4月）的ERA5再分析数据，空间分辨率为0.25°×0.25°，覆盖北纬50°-85°、西经40°-东经80°区域。该数据集用于追踪涡旋并计算其强度、尺度等演化特征。   3、QuikSCAT/ASCAT数据：本数据集进一步利用QuikSCAT和ASCAT数据，考察气旋核心区域近地表风场特性及其周边环境条件。</w:t>
+        <w:t xml:space="preserve">    1. AVHRR data: In this study, infrared images of cyclone cloud characteristics were obtained from two types of first level B data products of AVHRR (Kalluri et al., 2021): global coverage (GAC) and local coverage (LAC) four band data.     2. ERA5 data: This study used ERA5 reanalysis data from the extended winter period (November to April of the following year) from 2001 to 2024, with a spatial resolution of 0.25 °× 0.25 °, covering the areas of latitude 50 ° -85 ° N and longitude 40 ° -80 ° E. This dataset is used to track vortices and calculate their intensity, scale, and other evolutionary characteristics.     3. QuikSCAT/ASCAT data: This dataset further utilizes QuikSCAT and ASCAT data to investigate the characteristics of the near surface wind field in the core area of the cyclone and its surrounding environmental conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集通过以下方法构建：将应用于ERA5再分析数据的涡旋追踪算法，与基于深度学习的先进极高分辨率辐射计（AVHRR）红外图像气旋云特征检测方法相结合，同时整合了先进散射计（ASCAT）和快速散射计（QuikSCAT）的近地表风速观测数据。</w:t>
+        <w:t xml:space="preserve">    This dataset was constructed by combining the vortex tracking algorithm applied to ERA5 reanalysis data with the advanced Very High Resolution Radiometer (AVHRR) infrared image cyclone cloud feature detection method based on deep learning, and integrating near surface wind speed observation data from Advanced Scatterometer (ASCAT) and Fast Scatterometer (QuikSCAT).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  验证结果表明，该数据集与现有气旋路径数据集具有统计学一致性，同时较以往数据集更完整地呈现气旋生命周期轨迹，提供更直观的云图可视化效果，并包含更丰富的参数集。</w:t>
+        <w:t xml:space="preserve">    The verification results indicate that this dataset has statistical consistency with the existing cyclone path dataset, and presents the cyclone lifecycle trajectory more comprehensively than previous datasets, providing a more intuitive cloud visualization effect and containing a richer parameter set. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/02/01-2024/04/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/02/01-2024/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">极地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:polar region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.7 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">png</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">极地, 中尺度, 气旋路径</w:t>
+        <w:t xml:space="preserve">Theme:Polar, mesoscale, cyclone path</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">极地 </w:t>
+        <w:t xml:space="preserve">Place:polar region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丁锦锋 </w:t>
+        <w:t xml:space="preserve">contributors:DING Jinfeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丁锦锋  </w:t>
+        <w:t xml:space="preserve">author:DING Jinfeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DING Jinfeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">丁锦锋. IMPMCT：北欧海域综合多源极地中尺度气旋路径数据集（2001-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7021.2025.</w:t>
+        <w:t xml:space="preserve">DING Jinfeng. IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7021.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang R, Ding J, Gao W, Liang X, Chen Z, Zhao C, Dai H, Liu L. IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas[J/OL]. Earth Syst. Sci. Data, 2025-11-12, 17, (11): 6049-6069. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-6049-2025.</w:t>
       </w:r>