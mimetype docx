--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IMPMCT：北欧海域综合多源极地中尺度气旋路径数据集（2001-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.17142448</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7021.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.17142448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7021.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset fully records 24 years of observational records of polar mesoscale cyclones in the Nordic region during winter (November to April of the following year) from 2001 to 2024. This dataset contains 1110 vortex trajectories, 16001 cyclone cloud features (including length, width, position, and shape features - spiral/comma shaped), and 4472 wind speed records (wind vector images and maximum cyclone wind speed). At the same time, provide the corresponding hourly vortex path derived from ERA5 data, including 850 hPa vorticity and the lowest atmospheric pressure value near the sea level. As the most comprehensive PMC archive in the Nordic waters, the IMPMCT dataset provides basic data for deepening research on cyclone generation and enhancement mechanisms, assisting in the development of enhanced monitoring and early warning systems, supporting the validation and optimization of polar numerical weather forecasting models, and promoting the improvement of risk assessment and safety regulations for offshore operations. </w:t>
+        <w:t xml:space="preserve">  该数据集完整记录了2001-2024年间北欧海域冬季（11月至次年4月）极地中尺度气旋的24年观测记录。该数据集包含1110条涡旋轨迹、16001个气旋云特征（含长度、宽度、位置及形态特征——螺旋状/逗号状），以及4472条风速记录（风矢量图像与气旋最大风速）。同时提供基于ERA5数据推导的对应每小时涡旋路径，包含850 hPa涡度及邻近海平面最低气压值。作为北欧海域最全面的PMC档案库，IMPMCT数据集为深化气旋生成与增强机制研究提供基础数据，助力开发增强型监测预警系统，支持极地数值天气预报模型的验证与优化，并促进海上作业风险评估与安全规程的改进。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. AVHRR data: In this study, infrared images of cyclone cloud characteristics were obtained from two types of first level B data products of AVHRR (Kalluri et al., 2021): global coverage (GAC) and local coverage (LAC) four band data.     2. ERA5 data: This study used ERA5 reanalysis data from the extended winter period (November to April of the following year) from 2001 to 2024, with a spatial resolution of 0.25 °× 0.25 °, covering the areas of latitude 50 ° -85 ° N and longitude 40 ° -80 ° E. This dataset is used to track vortices and calculate their intensity, scale, and other evolutionary characteristics.     3. QuikSCAT/ASCAT data: This dataset further utilizes QuikSCAT and ASCAT data to investigate the characteristics of the near surface wind field in the core area of the cyclone and its surrounding environmental conditions.</w:t>
+        <w:t xml:space="preserve">  1、AVHRR数据：本研究用观测气旋云特征的红外影像源自AVHRR的两类一级B数据产品（Kalluri et al., 2021）：全球覆盖（GAC）与局部覆盖（LAC）四波段数据。   2、ERA5数据：本研究采用2001-2024年扩展冬季时段（11月至次年4月）的ERA5再分析数据，空间分辨率为0.25°×0.25°，覆盖北纬50°-85°、西经40°-东经80°区域。该数据集用于追踪涡旋并计算其强度、尺度等演化特征。   3、QuikSCAT/ASCAT数据：本数据集进一步利用QuikSCAT和ASCAT数据，考察气旋核心区域近地表风场特性及其周边环境条件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset was constructed by combining the vortex tracking algorithm applied to ERA5 reanalysis data with the advanced Very High Resolution Radiometer (AVHRR) infrared image cyclone cloud feature detection method based on deep learning, and integrating near surface wind speed observation data from Advanced Scatterometer (ASCAT) and Fast Scatterometer (QuikSCAT).</w:t>
+        <w:t xml:space="preserve">  该数据集通过以下方法构建：将应用于ERA5再分析数据的涡旋追踪算法，与基于深度学习的先进极高分辨率辐射计（AVHRR）红外图像气旋云特征检测方法相结合，同时整合了先进散射计（ASCAT）和快速散射计（QuikSCAT）的近地表风速观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The verification results indicate that this dataset has statistical consistency with the existing cyclone path dataset, and presents the cyclone lifecycle trajectory more comprehensively than previous datasets, providing a more intuitive cloud visualization effect and containing a richer parameter set. </w:t>
+        <w:t xml:space="preserve">  验证结果表明，该数据集与现有气旋路径数据集具有统计学一致性，同时较以往数据集更完整地呈现气旋生命周期轨迹，提供更直观的云图可视化效果，并包含更丰富的参数集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/02/01-2024/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/02/01-2024/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:polar region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:png</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Polar, mesoscale, cyclone path</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地, 中尺度, 气旋路径</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:polar region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1419,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DING Jinfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁锦锋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DING Jinfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁锦锋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DING Jinfeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁锦锋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DING Jinfeng. IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas(2001-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7021.2025.</w:t>
+        <w:t xml:space="preserve">丁锦锋. IMPMCT：北欧海域综合多源极地中尺度气旋路径数据集（2001-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7021.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fang R, Ding J, Gao W, Liang X, Chen Z, Zhao C, Dai H, Liu L. IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas[J/OL]. Earth Syst. Sci. Data, 2025-11-12, 17, (11): 6049-6069. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-6049-2025.</w:t>
+        <w:t xml:space="preserve">Fang R, Ding J, Gao W, Liang X, Chen Z, Zhao C, Dai H, Liu L. IMPMCT: a dataset of Integrated Multi-source Polar Mesoscale Cyclone Tracks in the Nordic Seas[J/OL]. Earth Syst. Sci. Data, 2025-11-12, 17(11): 6049-6069. DOI: 10.5194/essd-17-6049-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>