--- v0 (2026-06-29)
+++ v1 (2026-08-27)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">River Distribution dataset of the Heihe river basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域河流分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3675.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">River Distribution dataset of the Heihe river basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.465</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3675.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.465</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data overview: This set of data mainly includes perennial River, seasonal river, river trunk, surface main channel, surface branch channel and other water system conditions in the Heihe River Basin. The data base year is 2009. Data preparation process: obtained from 1:100000 topographic map and 2009 TM remote sensing image digitization. Data content description: the data mainly has three important attributes, namely, grade, GB and name. The river classification is based on the Strahler classification method, and the final level of the main stream reaches seven levels. River coding is based on the national basic geographic information element dictionary. The standard of basic geographic information element data dictionary is adopted. </w:t>
+        <w:t xml:space="preserve">数据概况：本套数据主要包括黑河流域内常年河、时令河、河道干河、地面干渠、地面支渠等水系状况，数据基准年为2009年。 数据制备过程：根据1:10万地形图以及2009年的TM遥感影像数字化获得的。 数据内容说明：数据主要有三个重要属性即河流等级（GRADE）、河流编码（GB）、河流名称（NAME_CH），其中河流分级是根据strahler分级方式进行的，干流最后的等级达到七级。 河流编码是根据国家基础地理信息要素字典为标准的。采用基础地理信息要素数据字典标准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1: 100000 topographic map and TM remote sensing image in 2009</w:t>
+        <w:t xml:space="preserve">1:10万地形图以及2009年的TM遥感影像</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital vectorization and Strahler classification</w:t>
+        <w:t xml:space="preserve">数字矢量化、strahler分级</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Vector</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:River, Basic Geography, Inland water</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河流, 基础地理, 内陆水</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1477,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:NianYanyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年雁云 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center , NianYanyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心, 年雁云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NianYanyun. River Distribution dataset of the Heihe river basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.465.</w:t>
+        <w:t xml:space="preserve">年雁云. 黑河流域河流分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.465.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>