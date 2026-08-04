--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">真空隔热套管隔热性能评价实验数据集（2019年3-8月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data set for thermal insulation performance evaluation of vacuum thermal insulation casing (March August 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data set for thermal insulation performance evaluation of vacuum thermal insulation casing (March August 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1709.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1709.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1709.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2019 年针对真空哥热套管开展低温环境隔热性能评价实验分析不同环境温度下隔热套管轴线温度分布特征。观测要素包括环境温度、循环流体温度、真空度等，数据资源采集时间范围为2019年3月20日-2019年8月20日，利用真空隔热套管保护性能测试系统测量不同环境温度和循环流体温度下真空隔热套管的表面温度分布用于建立真空隔热套管井筒传热模型。</w:t>
+        <w:t xml:space="preserve">In 2019, a low-temperature environmental insulation performance evaluation experiment was conducted on vacuum thermal insulation sleeves to analyze the temperature distribution characteristics of the insulation sleeve axis at different environmental temperatures. The observation elements include environmental temperature, circulating fluid temperature, vacuum degree, etc. The data resource collection time range is from March 20, 2019 to August 20, 2019. The surface temperature distribution of the vacuum insulation casing under different environmental temperatures and circulating fluid temperatures is measured using a vacuum insulation casing protection performance testing system to establish a heat transfer model for the vacuum insulation casing wellbore. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据采集所用仪器包括温度传感器和智能巡回检测仪，技术参数：1.温度传感器测量范围 -80℃—60℃；2.测量精度 0.01℃。</w:t>
+        <w:t xml:space="preserve">    The instruments used for data collection include temperature sensors and intelligent patrol detectors. Technical parameters: 1. Temperature sensor measurement range -80 ℃ -60 ℃; 2. Measurement accuracy of 0.01 ℃.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/03/20-2019/08/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/03/20-2019/08/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">山东省青岛市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qingdao City, Shandong Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">50.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:50.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冻土, 矿物分析, 低温力学试验, 真空隔热套管</w:t>
+        <w:t xml:space="preserve">Theme:Frozen soil, mineral analysis, low temperature mechanical test, vacuum insulation casing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山东省青岛市 </w:t>
+        <w:t xml:space="preserve">Place:Qingdao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高德利 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛成成  </w:t>
+        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Leli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高德利. 真空隔热套管隔热性能评价实验数据集（2019年3-8月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1709.2022.</w:t>
+        <w:t xml:space="preserve">GAO Leli. Experimental data set for thermal insulation performance evaluation of vacuum thermal insulation casing (March August 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1709.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>