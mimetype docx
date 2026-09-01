--- v0 (2026-06-04)
+++ v1 (2026-09-01)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1 million vegetation index data products in Xinjiang, 2000-2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2000-2013年新疆1:100万植被指数数据产品</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3165.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1 million vegetation index data products in Xinjiang, 2000-2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1337</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3165.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1337</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is based on the MODIS vegetation index 13A2 data from 2000 to 2013 in Xinjiang. The ENVI software platform is used to perform image processing such as data splicing, projection transformation, and boundary trimming. The vegetation index data in Xinjiang from 2000 to 2013 is generated, with a resolution of 1KM and synthesized over 16 days. This data can provide scientific data support for studying ecological and environmental changes in Xinjiang. The data file is created by MOD13A2_ A20xxxxx_ XJ.hdr and MOD13A2_ A20xxxxx_ XJ.dat consists of two files </w:t>
+        <w:t xml:space="preserve">本数据以2000年-2013年新疆范围的MODIS的植被指数13A2分幅数据为数据源，利用ENVI软件平台，进行数据拼接、投影转换、边界裁切等影像处理，生成2000-2013年新疆地区植被指数数据，数据分辩率为1KM，16天合成，该数据可为研究新疆地区生态环境变化提供科学数据支持。数据文件由MOD13A2_A20xxxxx_XJ.hdr和MOD13A2_A20xxxxx_XJ.dat两个文件组成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) MODIS vegetation index 13A2 range data from 2000 to 2013 b) Xinjiang County Administrative Region Boundary The above data is collected and organized by the Fukang Desert Ecological Experimental Station of our research institute through the polar orbit satellite receiving system</w:t>
+        <w:t xml:space="preserve">a) 2000年-2013年MODIS的植被指数13A2分幅数据 b) 新疆分县行政区界线 上述数据来自本研究所阜康荒漠生态试验站通过极轨卫星接收系统搜集并整理的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using ENVI software for image processing such as data stitching, projection conversion, and boundary trimming, the main steps in generating ENVI Standard raster data are as follows: 1 Data splicing, selecting MODIS vegetation index 13A2 data from 2000 to 2013 within the Xinjiang region Projection conversion, projection conversion to WGS84 projection 3 Boundary cutting, merging the boundaries of counties and administrative regions in Xinjiang to generate Xinjiang region boundary vector files for cutting MODIS data</w:t>
+        <w:t xml:space="preserve">利用ENVI软件，进行数据拼接、投影转换、边界裁切等影像处理，生成ENVI Standard栅格数据 主要环节： 1. 数据拼接，选取新疆地区范围内的2000-2013年MODIS的植被指数13A2分幅数据 2. 投影转换，投影转换为WGS84投影 3. 边界裁切，以新疆分县行政区界线合并生成新疆地区边界矢量文件，用于裁切MODIS数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The resolution of the original data has not been changed, and the attribute information of the original data has not been increased or decreased </w:t>
+        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2013/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2013/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ecological environment, Remote sensing inversion, Xinjiang, NDVI, Natural resource database, Vegetation index, Remote sensing inversion products, MODIS</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境, 遥感反演, 新疆, NDVI, 自然资源数据库, 植被指数, 遥感反演产品, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li junli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李均力 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , Li junli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 李均力</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li junli. 1:1 million vegetation index data products in Xinjiang, 2000-2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1337.</w:t>
+        <w:t xml:space="preserve">李均力. 2000-2013年新疆1:100万植被指数数据产品. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1337.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>