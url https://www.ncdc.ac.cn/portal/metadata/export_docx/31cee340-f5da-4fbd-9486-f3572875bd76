--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年靖远县旅游资源单体数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Jingyuan County Tourism Resource Single Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Jingyuan County Tourism Resource Single Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7190.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7190.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7190.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2024年白银市靖远县旅游资源单体的基本信息，包括资源单体的序号、名称、类别、等级、类型、位置、经度、纬度、镇级分区等关键指标。依托《旅游资源分类、调查与评价（GB/T18972-2017）》，对527项旅游资源单体的信息开展全面普查，形成靖远县旅游资源的主类组成数据和镇级行政单元分布数据。数据集涵盖了518个旅游资源单体，涉及地文景观、水域景观、生物景观、天象与气候景观、建筑与设施、历史遗迹、旅游购品、人文活动等8个主类、20个亚类及56个基本类型。该数据可为靖远县区域旅游规划、资源开发与保护提供数据支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据由甘肃省白银市靖远县文体广电和旅游局牵头，联合多部门及专业技术团队，通过“资料收集—预目录编制—野外调查—室内整理—成果编制”流程获取。普查工作严格按照《旅游资源分类、调查与评价（GB/T18972-2017）》《甘肃省旅游资源普查工作技术规程》《甘肃省旅游资源普查工作手册》开展。数据采集结合文献梳理与实地调查，文献资料涵盖地方志书、旅游规划、文物档案、自然资源数据等，来源于靖远县文旅、住建、自然资源等部门及官方媒体平台；实地调查以预目录为基础，划分调查单元，运用定位仪器、影像设备及旅游资源数字采集系统，开展两轮野外补充调查，同步完成信息录入与三级审核。数据处理整合文、图、表、像等资料，最终形成资源名录、单体调查表及成果报告，全面记录靖远县旅游资源的类型、特征、分布及开发保护现状，最终形成518处旅游资源单体的详细信息数据。</w:t>
+        <w:t xml:space="preserve"> This data is led by the Culture, Sports, Radio, Television and Tourism Bureau of Jingyuan County, Baiyin City, Gansu Province, in collaboration with multiple departments and professional technical teams. It was obtained through the process of "data collection pre catalog preparation field investigation indoor organization results preparation". The census work is strictly carried out in accordance with the "Classification, Investigation and Evaluation of Tourism Resources (GB/T18972-2017)", "Technical Regulations for the Census of Tourism Resources in Gansu Province", and "Handbook for the Census of Tourism Resources in Gansu Province". Data collection is combined with literature review and field investigation. The literature covers local chronicles, tourism planning, cultural relics archives, natural resource data, etc., sourced from departments such as culture and tourism, housing and construction, natural resources, and official media platforms in Jingyuan County; Based on the pre catalog, the on-site investigation is divided into survey units, and positioning instruments, imaging equipment, and tourism resource digital acquisition systems are used to conduct two rounds of field supplementary investigations, synchronously completing information input and three-level review. Data processing integrates literature, graphics, tables, images, and other materials to form a resource directory, individual survey forms, and achievement reports, comprehensively recording the types, characteristics, distribution, and development and protection status of tourism resources in Jingyuan County, and ultimately forming detailed information data of 518 individual tourism resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  输入原始旅游资源点位矢量数据（点要素图层，包含资源位置坐标）；叠加靖远县行政边界矢量图层作为地理参考，最终输出为shp格式。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
+        <w:t xml:space="preserve"> Input the original tourism resource point vector data (point feature layer, including resource location coordinates); Overlay the administrative boundary vector layer of Jingyuan County as a geographic reference, and finally output it in SHP format.  This dataset is a derived data product that converts discrete resource points into continuous density fields through standard spatial analysis processes, used to reveal the spatial agglomeration pattern of tourism resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
+        <w:t xml:space="preserve"> (1) Basic data quality control: The original point data is obtained by the official census team through field investigation, archive verification, and multi-source positioning, following unified national standards to ensure the standardization and authority of resource classification, positioning, and attributes; The census process includes multiple rounds of internal audits and expert reviews.  (2) Data processing quality control: In the ArcGIS 10.8 platform, kernel density analysis is strictly performed according to standard tool parameters; Visual inspection and statistical verification before and after processing (comparing the consistency between the original point distribution and density hotspots); Manually review outliers (high-density isolated points).  (3) Complete generation process: raw point data collection (field survey+spatial positioning) → data cleaning and vector layer construction → ArcGIS kernel density estimation analysis (parameter setting+calculation) → hierarchical rendering and administrative boundary overlay → output dataset.  (4) Usage: The mature ArcGIS spatial analysis module is used throughout the process, with no custom scripts or non-standard algorithms. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2026/01/30-2026/01/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2026/01/30-2026/01/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省白银市靖远县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jingyuan County, Baiyin City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">靖远县, 旅游资源单体, 空间分布</w:t>
+        <w:t xml:space="preserve">Theme:Jingyuan County, tourism resource unit, spatial distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,  白银市,  靖远县 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Baiyin City,  Jingyuan County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄智平,  温倩 </w:t>
+        <w:t xml:space="preserve">contributors:Huang Zhiping,  Wen Qian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">温倩  </w:t>
+        <w:t xml:space="preserve">author:Wen Qian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wen Qian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2025KY025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于I0-TSA整合模型的甘肃省文旅产业增加值测度与经济贡献研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Measurement of Value-Added and Economic Contribution of Cultural and Tourism Industry in Gansu Province Based on the IO-TSA Integrated Model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄智平,温倩. 2024年靖远县旅游资源单体数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7190.2026.</w:t>
+        <w:t xml:space="preserve">Huang Zhiping, Wen Qian. 2024 Jingyuan County Tourism Resource Single Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7190.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>