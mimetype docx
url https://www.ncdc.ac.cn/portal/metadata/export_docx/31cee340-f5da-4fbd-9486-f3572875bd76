--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Jingyuan County Tourism Resource Single Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年靖远县旅游资源单体数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7190.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Jingyuan County Tourism Resource Single Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7190.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7190.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7190.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集为2024年白银市靖远县旅游资源单体的基本信息，包括资源单体的序号、名称、类别、等级、类型、位置、经度、纬度、镇级分区等关键指标。依托《旅游资源分类、调查与评价（GB/T18972-2017）》，对527项旅游资源单体的信息开展全面普查，形成靖远县旅游资源的主类组成数据和镇级行政单元分布数据。数据集涵盖了518个旅游资源单体，涉及地文景观、水域景观、生物景观、天象与气候景观、建筑与设施、历史遗迹、旅游购品、人文活动等8个主类、20个亚类及56个基本类型。该数据可为靖远县区域旅游规划、资源开发与保护提供数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data is led by the Culture, Sports, Radio, Television and Tourism Bureau of Jingyuan County, Baiyin City, Gansu Province, in collaboration with multiple departments and professional technical teams. It was obtained through the process of "data collection pre catalog preparation field investigation indoor organization results preparation". The census work is strictly carried out in accordance with the "Classification, Investigation and Evaluation of Tourism Resources (GB/T18972-2017)", "Technical Regulations for the Census of Tourism Resources in Gansu Province", and "Handbook for the Census of Tourism Resources in Gansu Province". Data collection is combined with literature review and field investigation. The literature covers local chronicles, tourism planning, cultural relics archives, natural resource data, etc., sourced from departments such as culture and tourism, housing and construction, natural resources, and official media platforms in Jingyuan County; Based on the pre catalog, the on-site investigation is divided into survey units, and positioning instruments, imaging equipment, and tourism resource digital acquisition systems are used to conduct two rounds of field supplementary investigations, synchronously completing information input and three-level review. Data processing integrates literature, graphics, tables, images, and other materials to form a resource directory, individual survey forms, and achievement reports, comprehensively recording the types, characteristics, distribution, and development and protection status of tourism resources in Jingyuan County, and ultimately forming detailed information data of 518 individual tourism resources.</w:t>
+        <w:t xml:space="preserve">  该数据由甘肃省白银市靖远县文体广电和旅游局牵头，联合多部门及专业技术团队，通过“资料收集—预目录编制—野外调查—室内整理—成果编制”流程获取。普查工作严格按照《旅游资源分类、调查与评价（GB/T18972-2017）》《甘肃省旅游资源普查工作技术规程》《甘肃省旅游资源普查工作手册》开展。数据采集结合文献梳理与实地调查，文献资料涵盖地方志书、旅游规划、文物档案、自然资源数据等，来源于靖远县文旅、住建、自然资源等部门及官方媒体平台；实地调查以预目录为基础，划分调查单元，运用定位仪器、影像设备及旅游资源数字采集系统，开展两轮野外补充调查，同步完成信息录入与三级审核。数据处理整合文、图、表、像等资料，最终形成资源名录、单体调查表及成果报告，全面记录靖远县旅游资源的类型、特征、分布及开发保护现状，最终形成518处旅游资源单体的详细信息数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Input the original tourism resource point vector data (point feature layer, including resource location coordinates); Overlay the administrative boundary vector layer of Jingyuan County as a geographic reference, and finally output it in SHP format.  This dataset is a derived data product that converts discrete resource points into continuous density fields through standard spatial analysis processes, used to reveal the spatial agglomeration pattern of tourism resources.</w:t>
+        <w:t xml:space="preserve">  输入原始旅游资源点位矢量数据（点要素图层，包含资源位置坐标）；叠加靖远县行政边界矢量图层作为地理参考，最终输出为shp格式。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Basic data quality control: The original point data is obtained by the official census team through field investigation, archive verification, and multi-source positioning, following unified national standards to ensure the standardization and authority of resource classification, positioning, and attributes; The census process includes multiple rounds of internal audits and expert reviews.  (2) Data processing quality control: In the ArcGIS 10.8 platform, kernel density analysis is strictly performed according to standard tool parameters; Visual inspection and statistical verification before and after processing (comparing the consistency between the original point distribution and density hotspots); Manually review outliers (high-density isolated points).  (3) Complete generation process: raw point data collection (field survey+spatial positioning) → data cleaning and vector layer construction → ArcGIS kernel density estimation analysis (parameter setting+calculation) → hierarchical rendering and administrative boundary overlay → output dataset.  (4) Usage: The mature ArcGIS spatial analysis module is used throughout the process, with no custom scripts or non-standard algorithms. </w:t>
+        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2026/01/30-2026/01/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026/01/30-2026/01/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jingyuan County, Baiyin City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省白银市靖远县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:38.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Jingyuan County, tourism resource unit, spatial distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">靖远县, 旅游资源单体, 空间分布</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Baiyin City,  Jingyuan County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  白银市,  靖远县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Huang Zhiping,  Wen Qian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄智平,  温倩 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wen Qian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温倩  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wen Qian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温倩</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2025KY025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025KY025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Measurement of Value-Added and Economic Contribution of Cultural and Tourism Industry in Gansu Province Based on the IO-TSA Integrated Model</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基于I0-TSA整合模型的甘肃省文旅产业增加值测度与经济贡献研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang Zhiping, Wen Qian. 2024 Jingyuan County Tourism Resource Single Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7190.2026.</w:t>
+        <w:t xml:space="preserve">黄智平,温倩. 2024年靖远县旅游资源单体数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7190.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>