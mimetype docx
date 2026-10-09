--- v0 (2026-06-28)
+++ v1 (2026-10-09)
@@ -2,919 +2,1222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data set of Ulat Desert Grassland Research Station (June 2018 December 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">乌拉特荒漠草原研究站气象数据集（2018年6月-2020年12月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UratS.db1923.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data set of Ulat Desert Grassland Research Station (June 2018 December 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UratS.db1923.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UratS.db1923.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UratS.db1923.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data is collected from Ulat Desert Grassland Research Station (hereinafter referred to as Ulat station), located in chaogewenduer Town, Ulat Houqi, Bayannur City, Inner Mongolia, 106 ° 58 ′ e, 41 ° 25 ′ n, 1720 m above sea level and 40 km away from Ulat Houqi county. The timestamp range of this data set is from June 1, 2018 to December 31, 2020. The desert environmental gradient observation system is mainly used to observe the following measurement indicators: air temperature, air humidity, wind speed, wind direction, UV radiation, photosynthetic effective radiation, snow depth, solid and liquid precipitation, atmospheric pressure, surface temperature and other meteorological environmental elements, soil temperature, water conductivity, soil heat flux, soil water potential, soil CO 2 concentration and other soil environmental elements, water level, water conductivity Hydrological environment elements such as water temperature and pH value. </w:t>
+        <w:t xml:space="preserve">  本数据收集自乌拉特荒漠草原研究站（简称乌拉特站 http://urat.casnw.net/ ），位于内蒙古巴彦淖尔市乌拉特后旗潮格温都尔镇，东经106°58′ ，北纬41°25′，海拔1720 m，距离乌拉特后旗县城40公里。本数据集时间戳范围是2018年6月1日-2020年12月31日。   荒漠环境梯度观测系统主要用于观测如下测量指标：空气温度、空气湿度、风速、风向、紫外辐射、光合有效辐射、雪深、固液态降水、大气压、地表温度等气象环境要素，土壤温度水分电导率、土壤热通量、土壤水势和土壤CO2浓度等土壤环境要素，水位、水体电导率、水温和pH值等水文环境要素。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data is collected from the desert environmental gradient observation system (model cs120a, Campbell scientific Inc. USA)</w:t>
+        <w:t xml:space="preserve">  数据采集自荒漠环境梯度观测系统（ 型号：CS120A，Campbell Scientific Inc.美国 ）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data is collected from Ulat Desert Grassland Research Station. The data is collected by the desert environmental gradient observation system (model: cs120a campbe11 scientific Inc. USA). After collection, the data is exported and sorted into excel format. The data collection time range is June 1, 2018 to December 31, 2020.</w:t>
+        <w:t xml:space="preserve">  本数据收集自乌拉特荒漠草原研究站，数据由荒漠环境梯度观测系统（ 型号：CS120A Campbe11 Scientific Inc.美国 ）采集得到，采集完成后导出整理成excel格式的数据，数据采集时间范围为2018年6月1日-2020年12月31日。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data is accurate and meets the accuracy requirements. </w:t>
+        <w:t xml:space="preserve">  数据准确，达到精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/06/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/06/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Experimental plot of Ulat Desert Grassland Research Station, Ulat Houqi, Bayannur City, Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,巴彦淖尔市乌拉特后旗,乌拉特荒漠草原研究站实验样地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1610.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1610.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1720.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0-20米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Desert grassland, temperature, wind speed, precipitation, soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠草原, 气温, 风速, 降水, 土壤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ulat rear banner,  desert grassland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌拉特后旗,  荒漠草原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1251,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1340,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1424,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1513,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1601,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xujun Ma </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马旭君 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xujun Ma </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马旭君  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xujun Ma </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马旭君</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xujun Ma. Meteorological data set of Ulat Desert Grassland Research Station (June 2018 December 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UratS.db1923.2022.</w:t>
+        <w:t xml:space="preserve">马旭君. 乌拉特荒漠草原研究站气象数据集（2018年6月-2020年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UratS.db1923.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>