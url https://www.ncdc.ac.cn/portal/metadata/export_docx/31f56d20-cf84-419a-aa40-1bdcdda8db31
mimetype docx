--- v0 (2026-04-30)
+++ v1 (2026-09-13)
@@ -2309,53 +2309,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from  1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17, (12): 7331-7358. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7331-2025.</w:t>
+        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from 1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17(12): 7331-7358. DOI: 10.5194/essd-17-7331-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>