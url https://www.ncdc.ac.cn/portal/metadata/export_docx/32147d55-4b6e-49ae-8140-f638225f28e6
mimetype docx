--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>