--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prognostic analysis of surgery combined with radiotherapy for head and neck mucosal malignant melanoma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">头颈部黏膜恶性黑色素瘤手术联合放疗的预后分析</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3935.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Prognostic analysis of surgery combined with radiotherapy for head and neck mucosal malignant melanoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3935.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3935.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3935.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, 194 cases of malignant melanoma of head and neck mucosa without distant metastasis were retrospectively analyzed to explore the effect and failure mode of the comprehensive treatment mode of surgery combined with radiotherapy, and analyze the factors affecting the prognosis, so as to provide reference suggestions for the treatment of the disease, so as to further improve the treatment effect of the disease and find a better treatment scheme. </w:t>
+        <w:t xml:space="preserve">该文章通过回顾性分析194例无远处转移的头颈部黏膜恶性黑色素瘤患者的病例资料，探讨该疾病手术联合放疗的综合治疗模式的效果和失败模式，并分析影响预后的因素，为该疾病的治疗提供参考建议，以进一步提升该疾病的治疗效果，找到更好的治疗方案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">83 patients received surgery alone, 15 patients received radiotherapy alone, 96 patients received surgery combined with radiotherapy (preoperative radiotherapy + surgery in 50 cases, surgery + postoperative radiotherapy in 46 cases). Among the 179 patients who received surgical treatment, 157 patients had complete resection margin information, 106 patients had negative resection margin and 51 patients had positive resection margin; Among them, 56 cases underwent neck lymph node dissection. Among 111 patients receiving radiotherapy, 67 received conventional radiotherapy and 44 received intensity modulated radiotherapy. The median total dose of radical radiotherapy was 49gy (28-80gy), and only one case reached 80gy. The median total dose of preoperative radiotherapy was 40gy (20-70gy), the median total dose of postoperative radiotherapy was 67gy (36-76gy), the total dose of cervical preventive radiotherapy was 24-60gy, and the single split dose was 2-8gy. 87 cases of patients receiving chemotherapy were adjuvant chemotherapy, the treatment regimen was dacarbazine + vincristine + cisplatin.</w:t>
+        <w:t xml:space="preserve">83例患者接受单纯手术治疗，15例患者接受单纯放疗，96例患者接受手术联合放疗（术前放疗+手术治疗50例，手术治疗+术后放疗46例）。179例接受手术治疗的患者中，157例患者术后切缘信息完整，切缘阴性 106例， 切缘阳性51例；其中56例行颈部淋巴结清扫术。111例接受放疗的患者中，常规放疗67例，调强放疗44例。 根治性放疗的中位总剂量为49Gy(28~80Gy)，仅有1例达到80Gy，术前放疗中位总剂量为40Gy（20~70Gy），术后放疗中位总剂量为67Gy（36~76Gy），颈部预防性放疗的总剂量为24~60Gy，单次分割剂量为2-8Gy。87例接受化疗的患者均为辅助化疗，治疗方案为达卡巴嗪+长春新碱+顺铂。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spss20.0 software was used for Kaplan analysis Meier method was used to calculate the survival rate, and logrank method was used to test the survival rate χ 2 inspection. P &lt; 0.05 for the difference was statistically significant.</w:t>
+        <w:t xml:space="preserve">采用SPSS20.0软件行KaplanMeier法计算生存率并Logrank法检验，Cok模型多因素分析，余用χ2检验。P＜0.05为差异有统计学意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:790.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">790.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Head and neck, melanoma, post rain analysis</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">头颈部, 黑色素瘤, 雨后分析</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Prognostic analysis of surgery combined with radiotherapy for head and neck mucosal malignant melanoma. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3935.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 头颈部黏膜恶性黑色素瘤手术联合放疗的预后分析. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3935.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>