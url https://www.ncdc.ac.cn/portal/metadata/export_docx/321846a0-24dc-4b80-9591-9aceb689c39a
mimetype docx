--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arctic snow cover daily dataset from 1980 to 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极积雪覆盖日数据集（1980-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7143.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Arctic Snow Cover Day Dataset (1980-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7143.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7143.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7143.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该积雪数据集旨在为气候和环境研究提供长期（1980-2024）、连续（日数据）的北极（北纬66°34′以北）积雪覆盖记录，整合两种权威数据源（AVHRR和MODIS），以满足气候监测、水文建模和生态研究对高分辨率二元积雪数据的需求。2000年2月24日前使用高级甚高分辨率辐射计（AVHRR）影像，通过辐射定标、云检测和积雪识别算法生成积雪覆盖度（SCFG）。2000年2月24日起使用中分辨率成像光谱仪（MODIS）影像，基于归一化积雪指数（NDSI）及质量控制措施生成500m分辨率的积雪覆盖度。所有数据使用最近邻插值法重采样至统一的500m空间分辨率，以对齐AVHRR（较粗分辨率）和MODIS数据。   积雪覆盖度（SCF）≥40% 分类为有积雪覆盖（值=1）；SCF  数据集为Geotiff格式，存储方式为年/月/日，命名方式YYYYMMDD__trinary_wgs84。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Before February 24, 2000: Data are sourced from Advanced Very High Resolution Radiometer (AVHRR) imagery on NOAA satellites, generating snow cover fraction (SCFG) through radiometric calibration, cloud detection, and snow identification algorithms. From February 24, 2000, onward: Data are sourced from Moderate Resolution Imaging Spectroradiometer (MODIS) imagery on NASA’s Terra satellite, producing 500m-resolution snow cover fraction using the Normalized Difference Snow Index (NDSI) and quality control measures. Post-processing: The dataset is resampled to a uniform 500m spatial resolution using nearest-neighbor interpolation to ensure spatial consistency; snow cover fraction (SCF) is classified with SCF≥40% as snow-covered (value=1), SCF</w:t>
+        <w:t xml:space="preserve">  2000年2月24日前：数据来源于NOAA卫星上的高级甚高分辨率辐射计（AVHRR）影像。   2000年2月24日起：数据来源于NASA Terra卫星上的中分辨率成像光谱仪（MODIS）影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Before February 24, 2000: Data are sourced from Advanced Very High Resolution Radiometer (AVHRR) imagery on NOAA satellites, generating snow cover fraction (SCFG) through radiometric calibration, cloud detection, and snow identification algorithms. From February 24, 2000, onward: Data are sourced from Moderate Resolution Imaging Spectroradiometer (MODIS) imagery on NASA’s Terra satellite, producing 500m-resolution snow cover fraction using the Normalized Difference Snow Index (NDSI) and quality control measures. Post-processing: The dataset is resampled to a uniform 500m spatial resolution using nearest-neighbor interpolation to ensure spatial consistency; snow cover fraction (SCF) is classified with SCF≥40% as snow-covered (value=1), SCF</w:t>
+        <w:t xml:space="preserve">  2000年2月24日前：NOAA卫星上的高级甚高分辨率辐射计（AVHRR）影像，通过辐射定标、云检测和积雪识别算法生成积雪覆盖度（SCFG）。   2000年2月24日起：NASA Terra卫星上的中分辨率成像光谱仪（MODIS）影像，利用归一化积雪指数（NDSI）及质量控制措施生成500m分辨率的积雪覆盖度。   本积雪数据集的后处理方法包括：使用最近邻插值法将AVHRR和MODIS数据重采样至统一的500m空间分辨率，以确保空间一致性；基于积雪覆盖度（SCF）进行分类，SCF≥40%定义为有积雪覆盖（值=1），SCF&lt;40%定义为无积雪覆盖（值=0），受降雨、降雪或云等干扰的区域标记为NoData。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:North of 66° 34′N </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北纬66°34′以北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Arctic, Cryosphere, Snow Cover, 500m</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极, 冰冻圈, 积雪, 500m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arctic,  North of 66° 34′N </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极,  北纬66°34′以北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,620 +1445,906 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 66.55</w:t>
+              <w:t xml:space="preserve"> 66.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608501</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境变化及其效应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Tonghua. Arctic snow cover daily dataset from 1980 to 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7143.2026.</w:t>
+        <w:t xml:space="preserve">吴通华. 北极积雪覆盖日数据集（1980-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7143.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>