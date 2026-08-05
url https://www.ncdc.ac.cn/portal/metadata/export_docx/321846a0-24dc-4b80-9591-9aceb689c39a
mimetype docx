--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -664,51 +664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.1 GiB</w:t>
+        <w:t xml:space="preserve">43.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>