--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,983 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海底互通式隧道火灾排烟技术研究论文数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of research papers on fire smoke exhaust technology of submarine intercommunication tunnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of research papers on fire smoke exhaust technology of submarine intercommunication tunnel</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2833.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2833.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2833.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含烟气竖直温度、纵向温度、气流速度等实验测量和数值模拟所得数据。   温度测量量程和精度分别为0~127℃和0.125℃，测量误差为±0.1%。风速仪的测量量程为0~30m/s，测量精度为0.01m/s，采样频率1Hz，测量误差为±0.05%。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; This data set includes the data obtained from the experimental measurement and numerical simulation of flue gas vertical temperature, longitudinal temperature, airflow velocity, etc. &amp; emsp; The temperature measurement range and accuracy are 0~127 ℃ and 0.125 ℃ respectively, and the measurement error is ± 0.1%. The measurement range of the anemometer is 0~30m/s, the measurement accuracy is 0.01m/s, the sampling frequency is 1Hz, and the measurement error is ± 0.05%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验测量数据和数值模拟数据。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Field test data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验测量和数值模拟。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Experimental test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">914.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:914.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">理论分析, 模型实验, 数值模拟, 全尺寸实验</w:t>
+        <w:t xml:space="preserve">Theme:Theoretical analysis, model experiment, numerical simulation, full-scale experiment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1012,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1101,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1274,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1362,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张琦 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Qi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张琦  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Qi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Qi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张琦. 海底互通式隧道火灾排烟技术研究论文数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2833.2023.</w:t>
+        <w:t xml:space="preserve">ZHANG Qi. Data set of research papers on fire smoke exhaust technology of submarine intercommunication tunnel. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2833.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>