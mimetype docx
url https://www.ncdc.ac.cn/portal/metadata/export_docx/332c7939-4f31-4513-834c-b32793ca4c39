--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of 3046m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2010年玉龙雪山白水1号冰川3046米气象站观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3275.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of 3046m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1457</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3275.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1457</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the meteorological observation data at the elevation of 3046m of Baishui 1 glacier in Yulong Snow Mountain in 2010, including daily pressure value, daily average wind speed value, daily average temperature value, daily average humidity value, daily average pressure value, daily average precipitation value and daily total radiation value, which are calculated by the meteorological observation value per minute. Among them, the missing data is due to the damage of the weather station buried by snow and the impact of the data acquisition instrument, some of the data are incomplete. </w:t>
+        <w:t xml:space="preserve">本数据为2010年玉龙雪山白水1号冰川海拔3046米处气象观测数据，包括：逐日气压值、日平均风速值、日均气温值、日平均湿度值、日平均气压值、日平均降水值、日总辐射值，由每分钟气象观测值统计计算得出。其中,缺失的数据是由于气象站被雪掩埋损坏并导致数采仪器受到影响，部分数据不全。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
+        <w:t xml:space="preserve">自动采集、人工收集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yulong Snow Mountain, Lijiang City, Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省丽江市玉龙雪山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:130.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Daily average wind speed, Daily average temperature, Glacier, Total daily radiation, Meteorological</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日平均风速, 日平均温度, 冰川, 日总辐射, 气象</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lijiang Province,  Yulong Snow Mountain,  Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丽江市,  玉龙雪山,  云南省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:He yuan Qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967371</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:He yuanqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马兴刚</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">He yuanqing. Observation data of 3046m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1457.</w:t>
+        <w:t xml:space="preserve">何元庆. 2010年玉龙雪山白水1号冰川3046米气象站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1457.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>