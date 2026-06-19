--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,944 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">梁桥抗滑倾覆整体稳定性失效分析数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Failure analysis of overall stability against sliding and overturning of girder bridges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failure analysis of overall stability against sliding and overturning of girder bridges</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2784.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2784.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2784.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为桥梁抗滑安全分析和抗倾覆分析的基本参数，包含弹性支撑支座的性能参数，实测汽车荷载值，和所分析桥梁的相关参数，为本文分析桥梁整体抗滑失稳提供了数据。以此为依据建立了非线性有限元模型，分析结果表明倾覆事故开始时是支座的脱空，之后会发生桥梁的整体滑移。</w:t>
+        <w:t xml:space="preserve">This data set is the basic parameters for the bridge anti sliding safety analysis and anti overturning analysis, including the performance parameters of the elastic support bearing, the measured vehicle load value, and the relevant parameters of the analyzed bridge, providing data for the analysis of the overall anti sliding instability of the bridge in this paper. Based on this, a nonlinear finite element model is established. The analysis results show that the collapse accident starts with the void of the bearing, and then the overall sliding of the bridge will occur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由计算模拟得出。</w:t>
+        <w:t xml:space="preserve">  It is obtained by calculation simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由计算模拟得出。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; It is obtained by calculation simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">29.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:29.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Girder bridge, Failure, Overall stability, Sliding, Overturning</w:t>
+        <w:t xml:space="preserve">Theme:Girder bridge, Failure, Overall stability, Sliding, Overturning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -973,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1062,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1235,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖汝诚 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖汝诚  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖汝诚. 梁桥抗滑倾覆整体稳定性失效分析数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2784.2023.</w:t>
+        <w:t xml:space="preserve">. Failure analysis of overall stability against sliding and overturning of girder bridges. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2784.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>