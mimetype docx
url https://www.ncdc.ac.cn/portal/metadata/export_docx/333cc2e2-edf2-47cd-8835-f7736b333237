--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">滁河流域超额洪量演变分析成果数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of excess flood evolution analysis results in the Chuhe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of excess flood evolution analysis results in the Chuhe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6794.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6794.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6794.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以滁河流域为研究对象，结合滁河来水和河道水位，并与增大水库调蓄、扩挖河道、抬高水位等工程措施相互组合形成总计七种情景，并采用研究建立的水动力学模型，对应计算了流域不同节点的超额洪量（单位为亿m3）。</w:t>
+        <w:t xml:space="preserve">With the Chu River basin as the object of study, combined with the Chu River incoming water and river level, and with the increase of reservoir storage, expansion of the river, elevation of the water level and other engineering measures in combination with each other to form a total of seven scenarios, and the use of the study of the establishment of the hydrodynamic model, corresponding to the calculation of the basin of different nodes of the excess flood volume (in billion m3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算采用的数据来源于水文分析计算。</w:t>
+        <w:t xml:space="preserve">  The data used for the calculations were derived from hydrologic analysis calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用本研究建立的水动力学模型计算。</w:t>
+        <w:t xml:space="preserve">  Calculated using the hydrodynamic model developed in this study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  相关水文分析成果精度经过验证，超额洪量计算方法为通用方法，具有可靠性。</w:t>
+        <w:t xml:space="preserve">  The accuracy of the results of the relevant hydrological analyses has been verified, and the method of calculating the excess flood volume is a generalized method with reliability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江下游典型蓄滞洪区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Typical flood storage and detention areas in the lower reaches of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">典型流域，超额洪量</w:t>
+        <w:t xml:space="preserve">Theme:Typical watershed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  滁河,  安徽 </w:t>
+        <w:t xml:space="preserve">Place:China,  Chuhe,  Anhui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋磊 </w:t>
+        <w:t xml:space="preserve">contributors:JIANG Lei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋磊  </w:t>
+        <w:t xml:space="preserve">author:JIANG Lei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIANG Lei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒋磊. 滁河流域超额洪量演变分析成果数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6794.2025.</w:t>
+        <w:t xml:space="preserve">JIANG Lei. Dataset of excess flood evolution analysis results in the Chuhe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6794.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>