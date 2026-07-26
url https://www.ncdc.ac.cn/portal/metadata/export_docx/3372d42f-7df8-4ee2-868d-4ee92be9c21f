--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -2,1033 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年青藏高原多年冻土分布图</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.permalab.db3965.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.permalab.db3965.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PERMALAB.DB3965.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本幅2010年青藏高原多年冻土分布图，以遥感冻结/融化指数为驱动，以高质量区域调查图为约束，采用了一个全新的制图方法。制图方法中通过一个土壤参数来表现局部环境因素对多年冻土分布的影响，并通过空间聚类以及以高质量的区域调查图为目标对该参数进行率定。本图显示，2010年青藏高原地区多年冻土面积为108.6万平方公里,约占青藏高原总面积的41.2%，季节性冻土面积约为144.7万平方公里。此分布图与调查图相比的kappa系数为0.74；以钻孔数据为验证目标，总体精度为0.85，kappa系数为0.43。可靠的精度使得此冻土分布图可以作为全球变暖背景下青藏高原地区多年冻土模拟的标定基准和历史参考。数据格式为geotiff，空间分辨率约1km，投影为经纬度。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.地表温度数据   美国国家航空航天局提供每日MODIS LST/发射率产品（MOD11A1和MYD11A1版本6）和NDVI产品（MOD13A2），下载于https://www.earthdata.nasa.gov/.   2.DEM数据   航天飞机雷达地形任务90m数字高程数据库（SRTM/DEM，第4版）下载于https://cgiarcsi.community/data/srtm-90m-digital-elevation-database-v4-1/.   3.降水量数据   中国1公里月降水量数据集 (Peng et al., 2019) ，获取于https://doi.org/10.5281/zenodo.3114194.   4.积雪数据   高亚洲500米日部分积雪数据集(Qiu et al., 2017)，获取于https://doi.org/10.11888/GlaciolGeocryol.tpe.0000016.file.   5.土壤属性数据   用于地表建模的中国土壤属性数据集(Shangguan et al., 2013) ，获取于http://globalchange.bnu.edu.cn/research/soil2.   6.气象站数据   中国国家地面气象站（3.0版）由中国国家气象信息中心提供，下载地址为https://data.tpdc.ac.cn/en/data/52c77e9c-df4a-4e27-8e97-d363fdfce10a/.   7.钻孔数据   青藏高原地区长期冻土检测钻孔地温数据(Zhao et al., 2021) ，获取于https://doi.org/10.11888/Geocry.tpdc.271107.</w:t>
+        <w:t xml:space="preserve"> 1.Landsurface temperature data  Daily MODIS LST/emissivity products (MOD11A1 and MYD11A1 version 6) and the NDVI product (MOD13A2) are provided by NASA and available at https://www.earthdata.nasa.gov/.  2.DEM data  The Shuttle Radar Topography Mission 90m digital elevation database (SRTM/DEM, version 4) is available at https://cgiarcsi.community/data/srtm-90m-digital-elevation-database-v4-1/.  3.Precipitation data  The 1-km monthly precipitation dataset for China (Peng et al., 2019) is available at https://doi.org/10.5281/zenodo.3114194.  4.Snow cover data  The 500 m Daily Fractional Snow Cover Dataset Over High Asia (Qiu et al., 2017) is available at https://doi.org/10.11888/GlaciolGeocryol.tpe.0000016.file.  5.Soil properties data  The China Data Set of Soil Properties for Land Surface Modeling (Shangguan et al., 2013) is available at http://globalchange.bnu.edu.cn/research/soil2.  6.Weather station data  The China national surface weather stations (version 3.0) is provided by China National Meteorological Information Center and available at https://data.tpdc.ac.cn/en/data/52c77e9c-df4a-4e27-8e97-d363fdfce10a/.  7.Borehole data  The borehole ground temperature data provided by (Zhao et al., 2021) is available at https://doi.org/10.11888/Geocry.tpdc.271107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.获取地表冻融指数。   基于中分辨率成像光谱仪（MODIS）的地表温度（LST）数据计算地表冻结指数与融化指数。我们采用我们发展的方法来解决LST的缺值问题。首先，采用一种贝叶斯方法对LST缺失值估计等效晴空LST（即假设无云的LST值）[1]。然后，使用了基于太阳-云-卫星几何（SCSG）的云下LST重建方法[2]，从等效晴空LST中消除消除云影响得到云下LST。剩余空缺数据不到10%。计算日均LST，对空缺的日均LST进行常用时空插值得到全年日均LST数据。   2.热偏移校正。   由于冻土0cm地面温度（GST）会受到季节性积雪或植被的影响，GST和遥感LST数据产品之间通常存在热偏移，因此需要对LST进行校正以获得GST，并据此计算地表冻融指数作为冻土赋存模拟的驱动数据。我们利用站点观测建立GST和LST、归一化植被指数（NDVI）、纬度之间的回归关系，实现从日均LST到日均GST的估计，并在此基础上计算得到地表冻结指数和融化指数。   3.基于调查图的青藏高原多年冻土分布制图。   FROSTNUM/COP多年冻土制图方法[3]利用多年冻土区域调查图为基准，使用空间聚类和参数优化来估计土壤参数，这些参数在改进的地表冻结数（FROSTNUM）模型中可以表征与冻土分布相关的土壤条件的空间异质性，从而考虑局地因子对多年冻土分布的影响，提高模拟精度。采用能够同时处理连续变量和类别变量的K-prototypes方法进行土壤的空间聚类，并使用效率较高的粒子群算法作为参数优化方法对土壤参数进行率定。更重要的是，针对FROSTNUM/COP方法在较大区域应用时易出现的异参同效的问题进行改进，在参数优化中引入更多的约束以保证参数优化的稳定性。最终以之前得到的地表冻融指数为驱动数据，利用2010年附近的区域冻土调查图为优化目标，模拟得到2010年青藏高原地区的冻土类型分布。   4.验证   与钻孔以及现有多年冻土分布图进行对比分析，以验证准确性。   [1] Chen Y, Nan Z, Zhao S, et al. A Bayesian Approach for Interpolating Clear-Sky MODIS Land Surface Temperatures on Areas With Extensive Missing Data. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2020, 14: 515-528.   [2] Chen Y, Nan Z, Cao Z, et al. A stepwise framework for interpolating land surface temperature under cloudy conditions based on the solar-cloud-satellite geometry. ISPRS Journal of Photogrammetry and Remote Sensing, 2023, 197: 292-308.   [3] Hu J, Zhao S, Nan Z, et al. An effective approach for mapping permafrost in a large area using subregion maps and satellite data. Permafrost and Periglacial Processes, 2020, 31(4): 548-560.</w:t>
+        <w:t xml:space="preserve"> Computation of Ground Surface Freeze and Thaw Indices:  The computation of ground surface freeze and thaw indices relied on Moderate Resolution Imaging Spectroradiometer (MODIS) land surface temperature (LST) data. To address gaps in LST data, we developed a specialized methodology. Initially, we employed a Bayesian approach to estimate clear-sky equivalent LST values (i.e., assuming cloud-free LST) [1]. Subsequently, cloudy LST values were derived by removing cloud effects from the clear-sky equivalent LST, utilizing a solar-cloud-satellite geometry (SCSG)-based method [2]. The remaining missing data comprised less than 10%. Daily mean LST was calculated, and conventional temporal and spatial interpolation techniques were applied to fill in the missing daily mean LST values, yielding annual daily mean LST data.  Thermal Offset Correction:  Due to the influence of seasonal snow cover or vegetation on ground surface temperature (GST) in permafrost regions, a typical thermal offset exists between GST and remotely sensed LST data products. Consequently, LST required correction to obtain GST, which was then employed to compute the ground surface freeze-thaw index for permafrost simulations. A regression relationship was established, utilizing site observations, among GST, LST, normalized vegetation index (NDVI), and latitude. This facilitated the estimation of daily mean GST from daily mean LST, subsequently leading to the computation of surface freeze and thaw indices based on the daily mean GST data.  Mapping Permafrost Distribution on the Qinghai-Tibet Plateau Using Subregion Survey Maps:  The FROSTNUM/COP method for permafrost mapping [3] employs subregion survey maps as constraints. Spatial clustering and parameter optimization were employed to estimate soil parameters capable of characterizing spatial heterogeneity in soil conditions relevant to permafrost distribution. This approach accounted for the influence of local factors on permafrost distribution, thereby enhancing simulation accuracy. Soil spatial clustering was achieved using the k-prototypes method, which can handle both numerical and categorical variables. Parameter optimization was carried out using the particle swarm algorithm. To address the challenge of parameter equifinality, effective constraints were introduced to ensure efficiency. Ultimately, utilizing previously acquired surface freeze-thaw indices as driving data and 2010 regional permafrost survey maps as optimization targets, we generated a map depicting the distribution of frozen ground types on the Qinghai-Tibet Plateau for the year 2010.  Verification:  A comparative analysis was conducted, contrasting the results with borehole data and existing permafrost distribution maps to validate accuracy.  References  [1] Chen Y, Nan Z, Zhao S, et al. "A Bayesian Approach for Interpolating Clear-Sky MODIS Land Surface Temperatures on Areas With Extensive Missing Data." IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2020, 14: 515-528.  [2] Chen Y, Nan Z, Cao Z, et al. "A Stepwise Framework for Interpolating Land Surface Temperature under Cloudy Conditions Based on the Solar-Cloud-Satellite Geometry." ISPRS Journal of Photogrammetry and Remote Sensing, 2023, 197: 292-308.  [3] Hu J, Zhao S, Nan Z, et al. "An Effective Approach for Mapping Permafrost in a Large Area Using Subregion Maps and Satellite Data." Permafrost and Periglacial Processes, 2020, 31(4): 548-560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据精度：   （1）此分冻土布图与典型区调查图相比的kappa系数为0.74；   （2）以钻孔数据为验证目标，总体精度为0.85，kappa系数为0.43</w:t>
+        <w:t xml:space="preserve"> Accuracy of Data：  (1) The validations against survey-based subregion permafrost maps showed the Kappa coefficient of 0.74.  (2) The validations against borehole records showed the overall Accuracy of 0.85 and Kappa coefficient of 0.43. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8500.0m-</w:t>
+        <w:t xml:space="preserve">altitude:8500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">660.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:660.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Geotiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1041,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原, 多年冻土分布图, 基准图</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai-Tibet Plateau, Permafrost distribution map, benchmark map</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高亚洲,  青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:High Mountain Asia,  Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,88 +998,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 39.77</w:t>
+              <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,1112 +1276,759 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">南卓铜 </w:t>
+        <w:t xml:space="preserve">contributors:NAN Zhuotong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曹泽涛  </w:t>
+        <w:t xml:space="preserve">author:CAO Zetao  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:NAN Zhuotong  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019QZKK0905-08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冻土冻融灾害及重大冻土工程病害</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:the Second Tibetan Plateau Scientific Expedition and Research (STEP) program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41931180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">北半球典型地区多年冻土对全球变化的响应及机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Response and mechanism of permafrost to global change in typical regions of the northern hemisphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41971074</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">变化气候下的青藏高原多年冻土水热状况变化模拟和预估研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Modeling the Variation of Permafrost Hydrothermal Regime over the Qinghai-Tibet Plateau under Changing Climate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42171125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">面向陆面过程模型的冻融土导热系数参数化方案研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Development of a consistent theoretical model of thermal conductivity for frozen and thawed soils for use in land surface models</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">南卓铜. 2010年青藏高原多年冻土分布图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PERMALAB.DB3965.2023.</w:t>
+        <w:t xml:space="preserve">NAN Zhuotong . A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PERMALAB.DB3965.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zetao C A O, Zhuotong N A N, Jianan H U, Yuhong C H E N, Yaonan Z H A N G. A new 2010 permafrost distribution map over the Qinghai–Tibet Plateau based on subregion survey maps: a benchmark for regional permafrost modeling[J]. Earth System Science Data, 2023, 15, (9): 3905-3930. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">