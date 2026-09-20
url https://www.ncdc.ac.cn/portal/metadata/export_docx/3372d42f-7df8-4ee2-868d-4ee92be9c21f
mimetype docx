--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -2,794 +2,1033 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原多年冻土分布图（2010年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.permalab.db3965.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.PERMALAB.DB3965.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.permalab.db3965.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PERMALAB.DB3965.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本幅2010年青藏高原多年冻土分布图，以遥感冻结/融化指数为驱动，以高质量区域调查图为约束，采用了一个全新的制图方法。制图方法中通过一个土壤参数来表现局部环境因素对多年冻土分布的影响，并通过空间聚类以及以高质量的区域调查图为目标对该参数进行率定。本图显示，2010年青藏高原地区多年冻土面积为108.6万平方公里,约占青藏高原总面积的41.2%，季节性冻土面积约为144.7万平方公里。此分布图与调查图相比的kappa系数为0.74；以钻孔数据为验证目标，总体精度为0.85，kappa系数为0.43。可靠的精度使得此冻土分布图可以作为全球变暖背景下青藏高原地区多年冻土模拟的标定基准和历史参考。数据格式为geotiff，空间分辨率约1km，投影为经纬度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1.Landsurface temperature data  Daily MODIS LST/emissivity products (MOD11A1 and MYD11A1 version 6) and the NDVI product (MOD13A2) are provided by NASA and available at https://www.earthdata.nasa.gov/.  2.DEM data  The Shuttle Radar Topography Mission 90m digital elevation database (SRTM/DEM, version 4) is available at https://cgiarcsi.community/data/srtm-90m-digital-elevation-database-v4-1/.  3.Precipitation data  The 1-km monthly precipitation dataset for China (Peng et al., 2019) is available at https://doi.org/10.5281/zenodo.3114194.  4.Snow cover data  The 500 m Daily Fractional Snow Cover Dataset Over High Asia (Qiu et al., 2017) is available at https://doi.org/10.11888/GlaciolGeocryol.tpe.0000016.file.  5.Soil properties data  The China Data Set of Soil Properties for Land Surface Modeling (Shangguan et al., 2013) is available at http://globalchange.bnu.edu.cn/research/soil2.  6.Weather station data  The China national surface weather stations (version 3.0) is provided by China National Meteorological Information Center and available at https://data.tpdc.ac.cn/en/data/52c77e9c-df4a-4e27-8e97-d363fdfce10a/.  7.Borehole data  The borehole ground temperature data provided by (Zhao et al., 2021) is available at https://doi.org/10.11888/Geocry.tpdc.271107.</w:t>
+        <w:t xml:space="preserve">  1.地表温度数据   美国国家航空航天局提供每日MODIS LST/发射率产品（MOD11A1和MYD11A1版本6）和NDVI产品（MOD13A2），下载于https://www.earthdata.nasa.gov/。   2.DEM数据   航天飞机雷达地形任务90m数字高程数据库（SRTM/DEM，第4版）下载于https://cgiarcsi.community/data/srtm-90m-digital-elevation-database-v4-1/。   3.降水量数据   中国1公里月降水量数据集 (Peng et al., 2019) ，获取于https://doi.org/10.5281/zenodo.3114194。   4.积雪数据   高亚洲500米日部分积雪数据集(Qiu et al., 2017)，获取于https://doi.org/10.11888/GlaciolGeocryol.tpe.0000016.file。   5.土壤属性数据   用于地表建模的中国土壤属性数据集(Shangguan et al., 2013) ，获取于http://globalchange.bnu.edu.cn/research/soil2。   6.气象站数据   中国国家地面气象站（3.0版）由中国国家气象信息中心提供，下载地址为https://data.tpdc.ac.cn/en/data/52c77e9c-df4a-4e27-8e97-d363fdfce10a/。   7.钻孔数据   青藏高原地区长期冻土检测钻孔地温数据(Zhao et al., 2021) ，获取于https://doi.org/10.11888/Geocry.tpdc.271107。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Computation of Ground Surface Freeze and Thaw Indices:  The computation of ground surface freeze and thaw indices relied on Moderate Resolution Imaging Spectroradiometer (MODIS) land surface temperature (LST) data. To address gaps in LST data, we developed a specialized methodology. Initially, we employed a Bayesian approach to estimate clear-sky equivalent LST values (i.e., assuming cloud-free LST) [1]. Subsequently, cloudy LST values were derived by removing cloud effects from the clear-sky equivalent LST, utilizing a solar-cloud-satellite geometry (SCSG)-based method [2]. The remaining missing data comprised less than 10%. Daily mean LST was calculated, and conventional temporal and spatial interpolation techniques were applied to fill in the missing daily mean LST values, yielding annual daily mean LST data.  Thermal Offset Correction:  Due to the influence of seasonal snow cover or vegetation on ground surface temperature (GST) in permafrost regions, a typical thermal offset exists between GST and remotely sensed LST data products. Consequently, LST required correction to obtain GST, which was then employed to compute the ground surface freeze-thaw index for permafrost simulations. A regression relationship was established, utilizing site observations, among GST, LST, normalized vegetation index (NDVI), and latitude. This facilitated the estimation of daily mean GST from daily mean LST, subsequently leading to the computation of surface freeze and thaw indices based on the daily mean GST data.  Mapping Permafrost Distribution on the Qinghai-Tibet Plateau Using Subregion Survey Maps:  The FROSTNUM/COP method for permafrost mapping [3] employs subregion survey maps as constraints. Spatial clustering and parameter optimization were employed to estimate soil parameters capable of characterizing spatial heterogeneity in soil conditions relevant to permafrost distribution. This approach accounted for the influence of local factors on permafrost distribution, thereby enhancing simulation accuracy. Soil spatial clustering was achieved using the k-prototypes method, which can handle both numerical and categorical variables. Parameter optimization was carried out using the particle swarm algorithm. To address the challenge of parameter equifinality, effective constraints were introduced to ensure efficiency. Ultimately, utilizing previously acquired surface freeze-thaw indices as driving data and 2010 regional permafrost survey maps as optimization targets, we generated a map depicting the distribution of frozen ground types on the Qinghai-Tibet Plateau for the year 2010.  Verification:  A comparative analysis was conducted, contrasting the results with borehole data and existing permafrost distribution maps to validate accuracy.  References  [1] Chen Y, Nan Z, Zhao S, et al. "A Bayesian Approach for Interpolating Clear-Sky MODIS Land Surface Temperatures on Areas With Extensive Missing Data." IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2020, 14: 515-528.  [2] Chen Y, Nan Z, Cao Z, et al. "A Stepwise Framework for Interpolating Land Surface Temperature under Cloudy Conditions Based on the Solar-Cloud-Satellite Geometry." ISPRS Journal of Photogrammetry and Remote Sensing, 2023, 197: 292-308.  [3] Hu J, Zhao S, Nan Z, et al. "An Effective Approach for Mapping Permafrost in a Large Area Using Subregion Maps and Satellite Data." Permafrost and Periglacial Processes, 2020, 31(4): 548-560.</w:t>
+        <w:t xml:space="preserve">  1.获取地表冻融指数   基于中分辨率成像光谱仪（MODIS）的地表温度（LST）数据计算地表冻结指数与融化指数。我们采用我们发展的方法来解决LST的缺值问题。首先，采用一种贝叶斯方法对LST缺失值估计等效晴空LST（即假设无云的LST值）[1]。然后，使用了基于太阳-云-卫星几何（SCSG）的云下LST重建方法[2]，从等效晴空LST中消除消除云影响得到云下LST。剩余空缺数据不到10%。计算日均LST，对空缺的日均LST进行常用时空插值得到全年日均LST数据。   2.热偏移校正   由于冻土0cm地面温度（GST）会受到季节性积雪或植被的影响，GST和遥感LST数据产品之间通常存在热偏移，因此需要对LST进行校正以获得GST，并据此计算地表冻融指数作为冻土赋存模拟的驱动数据。我们利用站点观测建立GST和LST、归一化植被指数（NDVI）、纬度之间的回归关系，实现从日均LST到日均GST的估计，并在此基础上计算得到地表冻结指数和融化指数。   3.基于调查图的青藏高原多年冻土分布制图   FROSTNUM/COP多年冻土制图方法[3]利用多年冻土区域调查图为基准，使用空间聚类和参数优化来估计土壤参数，这些参数在改进的地表冻结数（FROSTNUM）模型中可以表征与冻土分布相关的土壤条件的空间异质性，从而考虑局地因子对多年冻土分布的影响，提高模拟精度。采用能够同时处理连续变量和类别变量的K-prototypes方法进行土壤的空间聚类，并使用效率较高的粒子群算法作为参数优化方法对土壤参数进行率定。更重要的是，针对FROSTNUM/COP方法在较大区域应用时易出现的异参同效的问题进行改进，在参数优化中引入更多的约束以保证参数优化的稳定性。最终以之前得到的地表冻融指数为驱动数据，利用2010年附近的区域冻土调查图为优化目标，模拟得到2010年青藏高原地区的冻土类型分布。   4.验证   与钻孔以及现有多年冻土分布图进行对比分析，以验证准确性。   [1] Chen Y, Nan Z, Zhao S, et al. A Bayesian Approach for Interpolating Clear-Sky MODIS Land Surface Temperatures on Areas With Extensive Missing Data. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2020, 14: 515-528.   [2] Chen Y, Nan Z, Cao Z, et al. A stepwise framework for interpolating land surface temperature under cloudy conditions based on the solar-cloud-satellite geometry. ISPRS Journal of Photogrammetry and Remote Sensing, 2023, 197: 292-308.   [3] Hu J, Zhao S, Nan Z, et al. An effective approach for mapping permafrost in a large area using subregion maps and satellite data. Permafrost and Periglacial Processes, 2020, 31(4): 548-560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Accuracy of Data：  (1) The validations against survey-based subregion permafrost maps showed the Kappa coefficient of 0.74.  (2) The validations against borehole records showed the overall Accuracy of 0.85 and Kappa coefficient of 0.43. </w:t>
+        <w:t xml:space="preserve">  数据精度：   （1）此分冻土布图与典型区调查图相比的kappa系数为0.74；   （2）以钻孔数据为验证目标，总体精度为0.85，kappa系数为0.43。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:8500.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:660.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">660.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geotiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -802,169 +1041,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qinghai-Tibet Plateau, Permafrost distribution map, benchmark map</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原, 多年冻土分布图, 基准图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:High Mountain Asia,  Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高亚洲,  青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,51 +1309,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1069,51 +1398,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,51 +1482,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1206,51 +1571,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1276,781 +1659,1134 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:NAN Zhuotong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南卓铜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CAO Zetao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曹泽涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:NAN Zhuotong  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南卓铜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019QZKK0905-08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019QZKK0905-08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:the Second Tibetan Plateau Scientific Expedition and Research (STEP) program</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土冻融灾害及重大冻土工程病害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41931180</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41931180</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Response and mechanism of permafrost to global change in typical regions of the northern hemisphere</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球典型地区多年冻土对全球变化的响应及机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41971074</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41971074</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Modeling the Variation of Permafrost Hydrothermal Regime over the Qinghai-Tibet Plateau under Changing Climate</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">变化气候下的青藏高原多年冻土水热状况变化模拟和预估研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42171125</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42171125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of a consistent theoretical model of thermal conductivity for frozen and thawed soils for use in land surface models</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">面向陆面过程模型的冻融土导热系数参数化方案研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NAN Zhuotong . A new permafrost distribution map over the Qinghai-Tibet Plateau for 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PERMALAB.DB3965.2023.</w:t>
+        <w:t xml:space="preserve">南卓铜. 青藏高原多年冻土分布图（2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PERMALAB.DB3965.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zetao C A O, Zhuotong N A N, Jianan H U, Yuhong C H E N, Yaonan Z H A N G. A new 2010 permafrost distribution map over the Qinghai–Tibet Plateau based on subregion survey maps: a benchmark for regional permafrost modeling[J]. Earth System Science Data, 2023, 15, (9): 3905-3930. </w:t>
+        <w:t xml:space="preserve">Zetao CAO, Zhuotong NAN, Jianan HU, Yuhong CHEN, Yaonan ZHANG. A new 2010 permafrost distribution map over the Qinghai–Tibet Plateau based on subregion survey maps: a benchmark for regional permafrost modeling[J]. Earth System Science Data, 2023, 15(9): 3905-3930.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>