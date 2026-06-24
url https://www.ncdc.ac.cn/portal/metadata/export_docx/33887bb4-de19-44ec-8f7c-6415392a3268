--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国四川盆地每日RF AOD数据集（2015-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3945.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3945.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The random forest (RF) machine learning method and multiple datasets are used to establish aerosol optical depth (AOD) dataset in the cloudy Sichuan Basin. Multiple datasets include ground-based PM10 and PM2.5, the AOD from the Sun-sky radiometer Observation Network (SONET) and the Second Modern-Era Retrospective analysis for Research and Applications (MERRA-2) aerosol reanalysis, and several meteorological variables. </w:t>
+        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。多个数据集包括地面PM10和PM2.5，来自太阳天空辐射计观测网络（SONET）和第二次现代研究和应用回顾性分析（MERRA-2）气溶胶再分析的AOD，以及几个气象变量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Simulate using machine learning methods.</w:t>
+        <w:t xml:space="preserve">  使用机器学习方法模拟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Using random forest (RF) machine learning method and multiple datasets to establish a cloudy aerosol optical depth (AOD) dataset for the Sichuan Basin.</w:t>
+        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Sichuan Basin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerosol optical depth, random forests, cloudy areas</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气溶胶光学深度, 随机森林, 多云地区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Sichuan Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIANG Mengjiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIANG Mengjiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIANG Mengjiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIANG Mengjiao. Daily RF AOD dataset in the Sichuan Basin, China (2015-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
+        <w:t xml:space="preserve">蒋梦娇. 中国四川盆地每日RF AOD数据集（2015-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiang Mengjiao, Chen Zhihang, Yang Yinshan, Ni Changjian, Yang Qi. Establishment of aerosol optical depth dataset in the Sichuan Basin by the random forest approach[J]. Atmospheric Pollution Research, 2022, 13, (5):101394. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.apr.2022.101394.</w:t>
       </w:r>