--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国四川盆地每日RF AOD数据集（2015-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3945.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。多个数据集包括地面PM10和PM2.5，来自太阳天空辐射计观测网络（SONET）和第二次现代研究和应用回顾性分析（MERRA-2）气溶胶再分析的AOD，以及几个气象变量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用机器学习方法模拟。</w:t>
+        <w:t xml:space="preserve">  Simulate using machine learning methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。</w:t>
+        <w:t xml:space="preserve">  Using random forest (RF) machine learning method and multiple datasets to establish a cloudy aerosol optical depth (AOD) dataset for the Sichuan Basin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">四川盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Sichuan Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气溶胶光学深度, 随机森林, 多云地区</w:t>
+        <w:t xml:space="preserve">Theme:Aerosol optical depth, random forests, cloudy areas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四川盆地 </w:t>
+        <w:t xml:space="preserve">Place:Sichuan Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋梦娇 </w:t>
+        <w:t xml:space="preserve">contributors:JIANG Mengjiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋梦娇  </w:t>
+        <w:t xml:space="preserve">author:JIANG Mengjiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIANG Mengjiao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒋梦娇. 中国四川盆地每日RF AOD数据集（2015-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
+        <w:t xml:space="preserve">JIANG Mengjiao. Daily RF AOD dataset in the Sichuan Basin, China (2015-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiang Mengjiao, Chen Zhihang, Yang Yinshan, Ni Changjian, Yang Qi. Establishment of aerosol optical depth dataset in the Sichuan Basin by the random forest approach[J]. Atmospheric Pollution Research, 2022, 13, (5):101394. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.apr.2022.101394.</w:t>
       </w:r>