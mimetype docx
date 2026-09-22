--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国四川盆地每日RF AOD数据集（2015-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily RF AOD dataset in the Sichuan Basin, China (2015-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3945.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7641262</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3945.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。多个数据集包括地面PM10和PM2.5，来自太阳天空辐射计观测网络（SONET）和第二次现代研究和应用回顾性分析（MERRA-2）气溶胶再分析的AOD，以及几个气象变量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Simulate using machine learning methods.</w:t>
+        <w:t xml:space="preserve">  使用机器学习方法模拟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Using random forest (RF) machine learning method and multiple datasets to establish a cloudy aerosol optical depth (AOD) dataset for the Sichuan Basin.</w:t>
+        <w:t xml:space="preserve">  采用随机森林（RF）机器学习方法和多个数据集建立四川盆地多云的气溶胶光学深度（AOD）数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Sichuan Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerosol optical depth, random forests, cloudy areas</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气溶胶光学深度, 随机森林, 多云地区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Sichuan Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIANG Mengjiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIANG Mengjiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIANG Mengjiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋梦娇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIANG Mengjiao. Daily RF AOD dataset in the Sichuan Basin, China (2015-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
+        <w:t xml:space="preserve">蒋梦娇. 中国四川盆地每日RF AOD数据集（2015-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3945.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jiang Mengjiao, Chen Zhihang, Yang Yinshan, Ni Changjian, Yang Qi. Establishment of aerosol optical depth dataset in the Sichuan Basin by the random forest approach[J]. Atmospheric Pollution Research, 2022, 13, (5):101394. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.apr.2022.101394.</w:t>
+        <w:t xml:space="preserve">Jiang Mengjiao, Chen Zhihang, Yang Yinshan, Ni Changjian, Yang Qi. Establishment of aerosol optical depth dataset in the Sichuan Basin by the random forest approach[J/OL]. Atmospheric Pollution Research, 2022, 13(5): 101394. DOI: https://doi.org/10.1016/j.apr.2022.101394.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>