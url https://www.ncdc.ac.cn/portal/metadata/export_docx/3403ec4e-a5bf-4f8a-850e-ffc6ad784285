--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>