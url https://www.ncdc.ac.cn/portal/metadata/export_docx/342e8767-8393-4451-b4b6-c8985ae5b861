--- v0 (2026-05-03)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西山嘴（退五）站逐日平均流量数据集（2018-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily average flow data set of xishanzui (retreat five) station (2018-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily average flow data set of xishanzui (retreat five) station (2018-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2357.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2357.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2357.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收集的乌梁素海西山嘴（退五）站发布数据。数据集为日均流量数据，共计1080组数据，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">The data collected in this data set are published by xishanzui (retreat five) station of Wuliangsuhai. The data set is the average daily flow data, with a total of 1080 groups of data. The data set is completely open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  来源于国家基本水文站西山嘴（退五）水文站。</w:t>
+        <w:t xml:space="preserve">  It comes from xishanzui (retreat 5) hydrological station, the national basic hydrological station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  西山嘴（退五）水文站为国家基本水文站，测验严格按规范要求进行。</w:t>
+        <w:t xml:space="preserve">  Xishanzui (retreat 5) hydrological station is a national basic hydrological station, and the test is carried out in strict accordance with the specification requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  西山嘴（退五）水文站为国家基本水文站，测验严格按规范要求进行，资料经整编发布，数据可靠。</w:t>
+        <w:t xml:space="preserve">  Xishanzui (retreat 5) hydrological station is a national basic hydrological station, and the test is carried out in strict accordance with the specification requirements. The data has been compiled and released, and the data is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西山嘴（退五）水文站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xishanzui (Huiwu) hydrological station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">92.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:92.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">日均流量, 集水面积</w:t>
+        <w:t xml:space="preserve">Theme:Average daily flow, catchment area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌梁素海,  西山嘴（退五）水文站 </w:t>
+        <w:t xml:space="preserve">Place:Wuliangsuhai,  xishanzui (retreat five) hydrological station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王司阳,  韩冰 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Siyang,  han bing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王司阳  </w:t>
+        <w:t xml:space="preserve">author:WANG Siyang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:han bing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河凌汛监测与灾害防控关键技术研究与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and demonstration on Key Technologies of ice flood monitoring and disaster prevention and control in the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王司阳,韩冰. 西山嘴（退五）站逐日平均流量数据集（2018-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2357.2022.</w:t>
+        <w:t xml:space="preserve">WANG Siyang, han bing. Daily average flow data set of xishanzui (retreat five) station (2018-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2357.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>