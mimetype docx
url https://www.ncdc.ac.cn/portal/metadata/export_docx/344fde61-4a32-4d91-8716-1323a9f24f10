--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -2,846 +2,991 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring dataset of universal equipment for loess landslides in Chengguan District, Lanzhou City 2023- 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">兰州市城关区2023-2025年黄土滑坡普适型设备监测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.j00001.01440</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring dataset of universal equipment for loess landslides in Chengguan District, Lanzhou City 2023- 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.01440</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.j00001.01440</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.01440</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  滑坡监测作为滑坡预警的核心基础，对于精准研判灾害隐患发育进程至关重要。基于普适型监测设备的地面监测技术，凭借其自动化程度高、时空分辨率精细等显著优势，成为当前地质灾害监测体系的关键构成。兰州市城关区因特殊的地理地质条件，呈现出滑坡隐患点密集分布、受威胁人群集中的显著特征，开展精细化监测预警工作已成为区域地质灾害防灾减灾的迫切现实需求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  本研究聚焦区内典型发育的黄土滑坡灾害体，依托现有普适型地质灾害监测设备网络，综合运用文献调研、多源数据自动化采集，构建了各监测点位2023-2025年的气象环境与形变演化数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  该数据主要包括117处滑坡监测点的名称、坐标、威胁对象信息、诱发因素和规模等级等基本信息，一体化雨量监测站、GNSS位移计、裂缝计、多参数变形仪的具体布置位置信息，以及每个监测设备获取的雨量、气温、气压、地表位移、倾角、加速度等实时监测数据信息，可用于兰州市城关区及周边类似气候与地质条件区域的黄土滑坡成灾机理分析和预警模型优化，为区域预警模型精细化构建提供基础科学数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2025/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2025/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市城关区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:189.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">189.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Loess landslide, universal monitoring, rainfall</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土滑坡, 普适型监测, 雨量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Chengguan District </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市城关区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1020,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1109,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1193,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1282,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,585 +1370,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XUE Qiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XUE Qiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XUE Qiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛强</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XUE Qiang. Monitoring dataset of universal equipment for loess landslides in Chengguan District, Lanzhou City 2023- 2025. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.01440.</w:t>
+        <w:t xml:space="preserve">薛强. 兰州市城关区2023-2025年黄土滑坡普适型设备监测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.01440.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">石鹏卿, 刘港, 魏统彪, 薛强, 董英. &lt;bold&gt;2023–2025&lt;/bold&gt;年兰州市城关区黄土滑坡普适型设备监测数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (4): 1-11. </w:t>
+        <w:t xml:space="preserve">石鹏卿, 刘港, 魏统彪, 薛强, 董英. &lt;bold&gt;2023–2025&lt;/bold&gt;年兰州市城关区黄土滑坡普适型设备监测数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(4): 1-11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>