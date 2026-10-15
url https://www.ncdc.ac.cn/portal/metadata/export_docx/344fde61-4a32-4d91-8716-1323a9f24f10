--- v1 (2026-08-31)
+++ v2 (2026-10-15)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.01440</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.j00001.01440</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">薛强. 兰州市城关区2023-2025年黄土滑坡普适型设备监测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.01440.</w:t>
+        <w:t xml:space="preserve">薛强. 兰州市城关区2023-2025年黄土滑坡普适型设备监测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.j00001.01440.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>