--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011和2013年黑河山区葫芦沟气象人工观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Artificial meteorological observation data set of hulugou in Heihe mountain area in 2011 and 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artificial meteorological observation data set of hulugou in Heihe mountain area in 2011 and 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3098.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3098.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1752</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年祁连站标准气象场人工观测数据集，每日定时8:00、14:00、20:00人工观测各种气象要素，本数据集观测时间为8:00，观测项目有干球温度、湿球温度、最高温度、最低温度、地温（0cm）、地温（5cm）、地温（10cm）、地温（15cm）、地温（20cm）地温（地面最低）、地温（地面最高）。2013年气象场人工观测项目与2011年相同，地温（5cm、10cm、15cm、20cm）部分时间段有观测。</w:t>
+        <w:t xml:space="preserve">In 2011, Qilian station standard meteorological field manual observation data set, daily fixed time 8:00, 14:00, 20:00 manual observation of various meteorological elements, the observation time of this data set is 8:00, the observation items are dry bulb temperature, wet bulb temperature, maximum temperature, minimum temperature, ground temperature (0cm), ground temperature (5cm), ground temperature (10cm), ground temperature (15cm), ground temperature (20cm), ground temperature (ground minimum), ground temperature (5cm) Ground temperature (the highest on the ground). The artificial observation items of meteorological field in 2013 are the same as those in 2011, and the ground temperature (5cm, 10cm, 15cm, 20cm) is observed in some time periods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容包括干球气温、湿球气温、最高气温、最低气温、地表温度（0cm）、浅层地温（5cm、10cm、15cm、20cm）、地面最高温度、地面最低温度。</w:t>
+        <w:t xml:space="preserve">The data includes dry bulb temperature, wet bulb temperature, maximum temperature, minimum temperature, surface temperature (0cm), shallow ground temperature (5cm, 10cm, 15cm, 20cm), maximum ground temperature and minimum ground temperature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器自动监测，人工校准。</w:t>
+        <w:t xml:space="preserve">The instrument is automatically monitored and manually calibrated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域祁连站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">79.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:79.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象观测, 人工观测, 气象要素</w:t>
+        <w:t xml:space="preserve">Theme:meteorological observation, Manual observation, Meteorological elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">葫芦沟,  黑河山区,  葫芦沟流域,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hulugou,  Heihe mountain area,  Hulugou watershed,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈仁升 </w:t>
+        <w:t xml:space="preserve">contributors:Chen renshen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛  </w:t>
+        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chen renshen , LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈仁升. 2011和2013年黑河山区葫芦沟气象人工观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1752.</w:t>
+        <w:t xml:space="preserve">Chen renshen. Artificial meteorological observation data set of hulugou in Heihe mountain area in 2011 and 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1752.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>