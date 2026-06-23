--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: profichris ground synchronous quadrat survey data set of biandukou intensive observation area (June 22, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区PROBA CHRIS地面同步样方调查数据集（2008年6月22日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1895.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: profichris ground synchronous quadrat survey data set of biandukou intensive observation area (June 22, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1855</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1895.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1855</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On June 22, 2008, the proba Chris satellite synchronous ground quadrat survey and photographic measurement of Lai, surface feature spectrum, soil moisture and BRDF were carried out in the Bian Du Kou intensive observation area. 1. Sample survey data storage: Excel format table. The main survey items include: GPS point number, species, number of plants, height, chlorophyll content, coverage, fish eye photography and biomass. （ 1) The GPS point number is recorded with Garmin GPS 76. （ 2) Species were identified manually. （ 3) The number of plants shall be counted manually. （ 4) Measure the height with a tape measure, 4-5 repetitions. （ 5) Chlorophyll content was measured with SPAD 502 chlorophyll meter for 5 repetitions. （ 6) The coverage is estimated manually. （ 7) The biomass is 50cm × 50cm sample, weighed fresh weight, dried after killing, weighed dry weight. 2. Photographic measurement of Lai observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation objects: corn, desert shrub and poplar. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the data description document for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel. 3. Feature spectrum. Observation instrument: ASD FieldSpec spectrometer, 350 ~ 2500 nm. Reference plate information: 20% reference plate. Observation target: ground object spectra of grassland, barley and rape. Data storage: data includes original data and partially preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format. 4. BRDF observation. Observation instrument: ASD FieldSpec spectrometer, 350 ~ 2500 nm; Reference board information 20% reference board; Sample type: grassland, barley and rape. Storage mode: this data set includes original data and some processed data. The original data is composed of binary files and record tables, and the binary files can be read by viewspecpro software; The processed reflectivity and transmittance are in text format. This dataset includes: （ 1) Spectrometer observation data processing results （ 2) Soil moisture measurement record （ 3) Multi angle spectral observation (BRDF) observation data （ 4) Quadrat investigation record （ 5) Observation data of integrating sphere in rape field （ 6) LAI-2000 measured Lai data record （ 7) Synchronize Chris satellite image data （ 8) Fisheye camera photos and record sheet data </w:t>
+        <w:t xml:space="preserve">  2008年6月22日，在扁都口加密观测区开展PROBA CHRIS卫星同步地面样方调查、照相法测量LAI、地物光谱、土壤水分、BRDF。   1. 样方调查数据存储：Excel格式表格。主要调查项目有：GPS点号、物种、株数、高度、叶绿素含量、盖度、鱼眼照相、生物量。   （1）GPS点号用GARMIN GPS 76记录。   （2）物种采用人工识别法。   （3）株数采用人工计数法。   （4）高度用卷尺测量，4－5个重复。   （5）叶绿素含量用SPAD 502 叶绿素仪测量，5个重复。   （6）覆盖度采用人工估计的方法。   （7）生物量取50cm×50cm样品，称鲜重，杀青后烘干，称干重。   2. 照相法测量LAI 观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测对象：玉米、荒漠灌丛、杨树。拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见数据说明文档。存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   3. 地物光谱。观测仪器：ASD FieldSpec光谱仪，350～2 500 nm。参考板信息：20%参考板。观测目标：草地、大麦、油菜的地物光谱。数据存储：数据包括原始数据和部分预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   4. BRDF观测。观测仪器：ASD FieldSpec光谱仪，350～2 500 nm；参考板信息20%参考板；样本类型：草地、大麦、油菜。存储方式： 本数据集包括原始数据和部分处理后数据，原始数据由二进制文件和记录表构成，二进制文件可由ViewSpecPro软件读取；处理后的反射率和透射率是文本格式。   本数据集包括：   （1）光谱仪观测数据处理结果   （2）土壤水分测量记录表   （3）多角度光谱观测（BRDF）观测数据   （4）样方调查记录表   （5）油菜地积分球观测数据   （6）LAI-2000测量所得LAI数据记录   （7）同步CHRIS卫星影像数据   （8）鱼眼相机照片及记录表数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On June 22, 2008, the proba Chris satellite synchronous ground quadrat survey and photographic measurement of Lai, surface feature spectrum, soil moisture and BRDF were carried out in the Bian Du Kou intensive observation area.</w:t>
+        <w:t xml:space="preserve">  2008年6月22日，在扁都口加密观测区开展PROBA CHRIS卫星同步地面样方调查、照相法测量LAI、地物光谱、土壤水分、BRDF。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Quadrat survey data storage: Excel format table. The main survey items include: GPS point number, species, number of plants, height, chlorophyll content, coverage, fish eye photography and biomass.  （ 1) The GPS point number is recorded with Garmin GPS 76.  （ 2) Species were identified manually.  （ 3) The number of plants shall be counted manually.  （ 4) Measure the height with a tape measure, 4-5 repetitions.  （ 5) Chlorophyll content was measured with SPAD 502 chlorophyll meter for 5 repetitions.  （ 6) The coverage is estimated manually.  （ 7) The biomass is 50cm × 50cm sample, weighed fresh weight, dried after killing, weighed dry weight.   Photographic measurement of Lai observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation objects: corn, desert shrub and poplar. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the data description document for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel.   Observation instrument: ASD FieldSpec spectrometer, 350 ~ 2500 nm. Reference plate information: 20% reference plate. Observation target: ground object spectra of grassland, barley and rape. Data storage: data includes original data and partially preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format.   BRDF observation. Observation instrument: ASD FieldSpec spectrometer, 350 ~ 2500 nm; Reference board information 20% reference board; Sample type: grassland, barley and rape. Storage mode: this data set includes original data and some processed data. The original data is composed of binary files and record tables, and the binary files can be read by viewspecpro software; The processed reflectivity and transmittance are in text format.</w:t>
+        <w:t xml:space="preserve">  样方调查数据存储：Excel格式表格。主要调查项目有：GPS点号、物种、株数、高度、叶绿素含量、盖度、鱼眼照相、生物量。   （1）GPS点号用GARMIN GPS 76记录。   （2）物种采用人工识别法。   （3）株数采用人工计数法。   （4）高度用卷尺测量，4－5个重复。   （5）叶绿素含量用SPAD 502 叶绿素仪测量，5个重复。   （6）覆盖度采用人工估计的方法。   （7）生物量取50cm×50cm样品，称鲜重，杀青后烘干，称干重。   照相法测量LAI 观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测对象：玉米、荒漠灌丛、杨树。拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见数据说明文档。存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   观测仪器：ASD FieldSpec光谱仪，350～2 500 nm。参考板信息：20%参考板。观测目标：草地、大麦、油菜的地物光谱。数据存储：数据包括原始数据和部分预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   BRDF观测。观测仪器：ASD FieldSpec光谱仪，350～2 500 nm；参考板信息20%参考板；样本类型：草地、大麦、油菜。存储方式： 本数据集包括原始数据和部分处理后数据，原始数据由二进制文件和记录表构成，二进制文件可由ViewSpecPro软件读取；处理后的反射率和透射率是文本格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/06/22-2008/06/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/06/22-2008/06/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, biandukou intensive observation area, upstream cold region hydrological experimental station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,扁都口加密观测区,上游寒区水文实验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:150.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel,txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:SPAD chlorophyll meter, Biomass, BRDF, LAI, Vegetation coverage, PROBA CHRIS, chlorophyll, Sample survey, Ground synchronous observation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPAD叶绿素仪, 生物量, BRDF, LAI, 植被覆盖度, PROBA CHRIS, 叶绿素, 样方调查, 地面同步观测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Biandukou intensive observation area,  Heihe River Basin,  upstream cold region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">扁都口加密观测区,  黑河流域,  上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhao Shaojie,  HAO Xiaohua  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰,  郝晓华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HAO Xiaohua  </w:t>
+        <w:t xml:space="preserve">,  郝晓华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Shaojie, HAO Xiaohua . Integrated remote sensing joint experiment of Heihe River: profichris ground synchronous quadrat survey data set of biandukou intensive observation area (June 22, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1855.</w:t>
+        <w:t xml:space="preserve">赵少杰,郝晓华. 黑河综合遥感联合试验：扁都口加密观测区PROBA CHRIS地面同步样方调查数据集（2008年6月22日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1855.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>